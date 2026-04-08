--- v0 (2025-12-19)
+++ v1 (2026-04-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
   <si>
     <t>Measure in force from</t>
   </si>
   <si>
     <t>Measure in force until</t>
   </si>
   <si>
     <t>In force</t>
   </si>
   <si>
     <t>Investigation number</t>
   </si>
   <si>
     <t>Initiation date</t>
   </si>
   <si>
     <t>Reporting member</t>
   </si>
   <si>
     <t>Exporting member</t>
   </si>
   <si>
     <t>Subject product</t>
   </si>
   <si>
@@ -1490,50 +1490,53 @@
   <si>
     <t>CV/142/CN</t>
   </si>
   <si>
     <t>Certain carbon and alloy steel line pipe</t>
   </si>
   <si>
     <t>AS618 IN</t>
   </si>
   <si>
     <t>Tubes and pipes of ductile cast iron</t>
   </si>
   <si>
     <t>C-560-829</t>
   </si>
   <si>
     <t>Uncoated paper</t>
   </si>
   <si>
     <t>C-570-023</t>
   </si>
   <si>
     <t>Exp. Nº 009-2014-CFD-ARG</t>
   </si>
   <si>
+    <t>Biodiésel (B100)</t>
+  </si>
+  <si>
     <t>17/6/2013-1/1</t>
   </si>
   <si>
     <t>Castings of wind operated electricity generators</t>
   </si>
   <si>
     <t>C-570-021</t>
   </si>
   <si>
     <t>АС-321/2014/4421-06</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Cars</t>
   </si>
   <si>
     <t>C-489-823</t>
   </si>
   <si>
     <t>Welded line pipe</t>
   </si>
   <si>
     <t>C-570-019</t>
@@ -2052,59 +2055,50 @@
     <t>C-507-601</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Roasted in-shell pistachios</t>
   </si>
   <si>
     <t>C-351-504</t>
   </si>
   <si>
     <t>Iron construction castings (heavy)</t>
   </si>
   <si>
     <t>C-507-501</t>
   </si>
   <si>
     <t>In-shell pistachio nuts</t>
   </si>
   <si>
     <t>C-489-502</t>
   </si>
   <si>
     <t>Certain welded carbon steel pipes and tubes</t>
-  </si>
-[...7 lines deleted...]
-    <t>Welded carbon steel pipes and tubes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2436,51 +2430,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="240.513" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
@@ -9020,4328 +9014,4328 @@
         <v>428</v>
       </c>
       <c r="E218" s="1">
         <v>42661.0</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218" t="s">
         <v>124</v>
       </c>
       <c r="H218" t="s">
         <v>429</v>
       </c>
       <c r="I218" t="s">
         <v>35</v>
       </c>
       <c r="J218" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1">
         <v>42913.0</v>
       </c>
-      <c r="B219" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B219" s="1"/>
       <c r="C219" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D219" t="s">
         <v>430</v>
       </c>
       <c r="E219" s="1">
         <v>42598.0</v>
       </c>
       <c r="F219" t="s">
         <v>176</v>
       </c>
       <c r="G219" t="s">
         <v>32</v>
       </c>
       <c r="H219" t="s">
         <v>431</v>
       </c>
       <c r="I219" t="s">
         <v>35</v>
       </c>
       <c r="J219" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1">
-        <v>42895.0</v>
-[...1 lines deleted...]
-      <c r="B220" s="1"/>
+        <v>42913.0</v>
+      </c>
+      <c r="B220" s="1">
+        <v>44736.0</v>
+      </c>
       <c r="C220" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D220" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="E220" s="1">
-        <v>42503.0</v>
+        <v>42598.0</v>
       </c>
       <c r="F220" t="s">
-        <v>42</v>
+        <v>176</v>
       </c>
       <c r="G220" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="H220" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="I220" t="s">
         <v>35</v>
       </c>
       <c r="J220" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1">
-        <v>42880.0</v>
+        <v>42895.0</v>
       </c>
       <c r="B221" s="1"/>
       <c r="C221" t="s">
         <v>10</v>
       </c>
       <c r="D221" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="E221" s="1">
-        <v>42495.0</v>
+        <v>42503.0</v>
       </c>
       <c r="F221" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G221" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="H221" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="I221" t="s">
         <v>35</v>
       </c>
       <c r="J221" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1">
         <v>42880.0</v>
       </c>
-      <c r="B222" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B222" s="1"/>
       <c r="C222" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D222" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E222" s="1">
-        <v>42625.0</v>
+        <v>42495.0</v>
       </c>
       <c r="F222" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="G222" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="H222" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="I222" t="s">
         <v>35</v>
       </c>
       <c r="J222" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1">
-        <v>42873.0</v>
-[...1 lines deleted...]
-      <c r="B223" s="1"/>
+        <v>42880.0</v>
+      </c>
+      <c r="B223" s="1">
+        <v>44705.0</v>
+      </c>
       <c r="C223" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D223" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E223" s="1">
-        <v>42488.0</v>
+        <v>42625.0</v>
       </c>
       <c r="F223" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="G223" t="s">
         <v>13</v>
       </c>
       <c r="H223" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="I223" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J223" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1">
-        <v>42844.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42873.0</v>
+      </c>
+      <c r="B224" s="1"/>
       <c r="C224" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D224" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="E224" s="1">
-        <v>42472.0</v>
+        <v>42488.0</v>
       </c>
       <c r="F224" t="s">
-        <v>176</v>
+        <v>22</v>
       </c>
       <c r="G224" t="s">
         <v>13</v>
       </c>
       <c r="H224" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="I224" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="J224" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1">
-        <v>42828.0</v>
-[...1 lines deleted...]
-      <c r="B225" s="1"/>
+        <v>42844.0</v>
+      </c>
+      <c r="B225" s="1">
+        <v>45348.0</v>
+      </c>
       <c r="C225" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D225" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="E225" s="1">
-        <v>42443.0</v>
+        <v>42472.0</v>
       </c>
       <c r="F225" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="G225" t="s">
         <v>13</v>
       </c>
       <c r="H225" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="I225" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="J225" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1">
-        <v>42814.0</v>
+        <v>42828.0</v>
       </c>
       <c r="B226" s="1"/>
       <c r="C226" t="s">
         <v>10</v>
       </c>
       <c r="D226" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="E226" s="1">
-        <v>42495.0</v>
+        <v>42443.0</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226" t="s">
         <v>13</v>
       </c>
       <c r="H226" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="I226" t="s">
         <v>35</v>
       </c>
       <c r="J226" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1">
-        <v>42811.0</v>
+        <v>42814.0</v>
       </c>
       <c r="B227" s="1"/>
       <c r="C227" t="s">
         <v>10</v>
       </c>
       <c r="D227" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="E227" s="1">
-        <v>42423.0</v>
+        <v>42495.0</v>
       </c>
       <c r="F227" t="s">
         <v>22</v>
       </c>
       <c r="G227" t="s">
         <v>13</v>
       </c>
       <c r="H227" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="I227" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="J227" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1">
-        <v>42803.0</v>
+        <v>42811.0</v>
       </c>
       <c r="B228" s="1"/>
       <c r="C228" t="s">
         <v>10</v>
       </c>
       <c r="D228" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="E228" s="1">
-        <v>42543.0</v>
+        <v>42423.0</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228" t="s">
         <v>13</v>
       </c>
       <c r="H228" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="I228" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="J228" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1">
-        <v>42800.0</v>
+        <v>42803.0</v>
       </c>
       <c r="B229" s="1"/>
       <c r="C229" t="s">
         <v>10</v>
       </c>
       <c r="D229" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E229" s="1">
-        <v>42410.0</v>
+        <v>42543.0</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H229" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="I229" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J229" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1">
-        <v>42797.0</v>
+        <v>42800.0</v>
       </c>
       <c r="B230" s="1"/>
       <c r="C230" t="s">
         <v>10</v>
       </c>
       <c r="D230" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="E230" s="1">
-        <v>42416.0</v>
+        <v>42410.0</v>
       </c>
       <c r="F230" t="s">
         <v>22</v>
       </c>
       <c r="G230" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H230" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="I230" t="s">
         <v>52</v>
       </c>
       <c r="J230" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1">
-        <v>42747.0</v>
+        <v>42797.0</v>
       </c>
       <c r="B231" s="1"/>
       <c r="C231" t="s">
         <v>10</v>
       </c>
       <c r="D231" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E231" s="1">
-        <v>42381.0</v>
+        <v>42416.0</v>
       </c>
       <c r="F231" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G231" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H231" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="I231" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="J231" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1">
-        <v>42691.0</v>
+        <v>42747.0</v>
       </c>
       <c r="B232" s="1"/>
       <c r="C232" t="s">
         <v>10</v>
       </c>
       <c r="D232" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="E232" s="1">
-        <v>42304.0</v>
+        <v>42381.0</v>
       </c>
       <c r="F232" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G232" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="H232" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="I232" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="J232" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1">
-        <v>42663.0</v>
+        <v>42691.0</v>
       </c>
       <c r="B233" s="1"/>
       <c r="C233" t="s">
         <v>10</v>
       </c>
       <c r="D233" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E233" s="1">
-        <v>42453.0</v>
+        <v>42304.0</v>
       </c>
       <c r="F233" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="G233" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H233" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="I233" t="s">
         <v>35</v>
       </c>
       <c r="J233" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1">
-        <v>42646.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42663.0</v>
+      </c>
+      <c r="B234" s="1"/>
       <c r="C234" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D234" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="E234" s="1">
-        <v>42256.0</v>
+        <v>42453.0</v>
       </c>
       <c r="F234" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="G234" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="H234" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="I234" t="s">
         <v>35</v>
       </c>
       <c r="J234" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1">
         <v>42646.0</v>
       </c>
-      <c r="B235" s="1"/>
+      <c r="B235" s="1">
+        <v>44917.0</v>
+      </c>
       <c r="C235" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D235" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="E235" s="1">
         <v>42256.0</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="H235" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="I235" t="s">
         <v>35</v>
       </c>
       <c r="J235" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1">
-        <v>42633.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42646.0</v>
+      </c>
+      <c r="B236" s="1"/>
       <c r="C236" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D236" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="E236" s="1">
-        <v>42240.0</v>
+        <v>42256.0</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
       <c r="G236" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="H236" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="I236" t="s">
         <v>35</v>
       </c>
       <c r="J236" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1">
         <v>42633.0</v>
       </c>
-      <c r="B237" s="1"/>
+      <c r="B237" s="1">
+        <v>44798.0</v>
+      </c>
       <c r="C237" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D237" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="E237" s="1">
         <v>42240.0</v>
       </c>
       <c r="F237" t="s">
         <v>22</v>
       </c>
       <c r="G237" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="H237" t="s">
         <v>464</v>
       </c>
       <c r="I237" t="s">
         <v>35</v>
       </c>
       <c r="J237" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1">
-        <v>42626.0</v>
+        <v>42633.0</v>
       </c>
       <c r="B238" s="1"/>
       <c r="C238" t="s">
         <v>10</v>
       </c>
       <c r="D238" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="E238" s="1">
-        <v>42233.0</v>
+        <v>42240.0</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="H238" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="I238" t="s">
         <v>35</v>
       </c>
       <c r="J238" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1">
-        <v>42622.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42626.0</v>
+      </c>
+      <c r="B239" s="1"/>
       <c r="C239" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D239" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="E239" s="1">
-        <v>42325.0</v>
+        <v>42233.0</v>
       </c>
       <c r="F239" t="s">
-        <v>176</v>
+        <v>22</v>
       </c>
       <c r="G239" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="H239" t="s">
-        <v>362</v>
+        <v>467</v>
       </c>
       <c r="I239" t="s">
         <v>35</v>
       </c>
       <c r="J239" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1">
-        <v>42580.0</v>
-[...1 lines deleted...]
-      <c r="B240" s="1"/>
+        <v>42622.0</v>
+      </c>
+      <c r="B240" s="1">
+        <v>45042.0</v>
+      </c>
       <c r="C240" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D240" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="E240" s="1">
-        <v>42240.0</v>
+        <v>42325.0</v>
       </c>
       <c r="F240" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="G240" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="H240" t="s">
-        <v>464</v>
+        <v>362</v>
       </c>
       <c r="I240" t="s">
         <v>35</v>
       </c>
       <c r="J240" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
-        <v>42576.0</v>
+        <v>42580.0</v>
       </c>
       <c r="B241" s="1"/>
       <c r="C241" t="s">
         <v>10</v>
       </c>
       <c r="D241" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="E241" s="1">
-        <v>42185.0</v>
+        <v>42240.0</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
-        <v>240</v>
+        <v>50</v>
       </c>
       <c r="H241" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="I241" t="s">
         <v>35</v>
       </c>
       <c r="J241" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
         <v>42576.0</v>
       </c>
       <c r="B242" s="1"/>
       <c r="C242" t="s">
         <v>10</v>
       </c>
       <c r="D242" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="E242" s="1">
         <v>42185.0</v>
       </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
-        <v>12</v>
+        <v>240</v>
       </c>
       <c r="H242" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="I242" t="s">
         <v>35</v>
       </c>
       <c r="J242" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
         <v>42576.0</v>
       </c>
       <c r="B243" s="1"/>
       <c r="C243" t="s">
         <v>10</v>
       </c>
       <c r="D243" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E243" s="1">
         <v>42185.0</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H243" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="I243" t="s">
         <v>35</v>
       </c>
       <c r="J243" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1">
         <v>42576.0</v>
       </c>
       <c r="B244" s="1"/>
       <c r="C244" t="s">
         <v>10</v>
       </c>
       <c r="D244" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E244" s="1">
         <v>42185.0</v>
       </c>
       <c r="F244" t="s">
         <v>22</v>
       </c>
       <c r="G244" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="H244" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I244" t="s">
         <v>35</v>
       </c>
       <c r="J244" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1">
-        <v>42565.0</v>
+        <v>42576.0</v>
       </c>
       <c r="B245" s="1"/>
       <c r="C245" t="s">
         <v>10</v>
       </c>
       <c r="D245" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="E245" s="1">
-        <v>42240.0</v>
+        <v>42185.0</v>
       </c>
       <c r="F245" t="s">
         <v>22</v>
       </c>
       <c r="G245" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="H245" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="I245" t="s">
         <v>35</v>
       </c>
       <c r="J245" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1">
-        <v>42496.0</v>
+        <v>42565.0</v>
       </c>
       <c r="B246" s="1"/>
       <c r="C246" t="s">
         <v>10</v>
       </c>
       <c r="D246" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E246" s="1">
-        <v>42100.0</v>
+        <v>42240.0</v>
       </c>
       <c r="F246" t="s">
         <v>22</v>
       </c>
       <c r="G246" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H246" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="I246" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="J246" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1">
         <v>42496.0</v>
       </c>
       <c r="B247" s="1"/>
       <c r="C247" t="s">
         <v>10</v>
       </c>
       <c r="D247" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="E247" s="1">
         <v>42100.0</v>
       </c>
       <c r="F247" t="s">
         <v>22</v>
       </c>
       <c r="G247" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H247" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="I247" t="s">
         <v>52</v>
       </c>
       <c r="J247" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1">
-        <v>42482.0</v>
+        <v>42496.0</v>
       </c>
       <c r="B248" s="1"/>
       <c r="C248" t="s">
         <v>10</v>
       </c>
-      <c r="D248">
-        <v>1401361</v>
+      <c r="D248" t="s">
+        <v>481</v>
       </c>
       <c r="E248" s="1">
-        <v>41967.0</v>
+        <v>42100.0</v>
       </c>
       <c r="F248" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G248" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H248" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="I248" t="s">
         <v>52</v>
       </c>
       <c r="J248" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1">
-        <v>42458.0</v>
+        <v>42482.0</v>
       </c>
       <c r="B249" s="1"/>
       <c r="C249" t="s">
         <v>10</v>
       </c>
-      <c r="D249" t="s">
-        <v>484</v>
+      <c r="D249">
+        <v>1401361</v>
       </c>
       <c r="E249" s="1">
-        <v>42244.0</v>
+        <v>41967.0</v>
       </c>
       <c r="F249" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="G249" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H249" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="I249" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="J249" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1">
-        <v>42447.0</v>
+        <v>42458.0</v>
       </c>
       <c r="B250" s="1"/>
       <c r="C250" t="s">
         <v>10</v>
       </c>
       <c r="D250" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="E250" s="1">
-        <v>42074.0</v>
+        <v>42244.0</v>
       </c>
       <c r="F250" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="G250" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H250" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="I250" t="s">
         <v>35</v>
       </c>
       <c r="J250" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1">
-        <v>42432.0</v>
+        <v>42447.0</v>
       </c>
       <c r="B251" s="1"/>
       <c r="C251" t="s">
         <v>10</v>
       </c>
       <c r="D251" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E251" s="1">
-        <v>42053.0</v>
+        <v>42074.0</v>
       </c>
       <c r="F251" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G251" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="H251" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="I251" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="J251" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1">
         <v>42432.0</v>
       </c>
       <c r="B252" s="1"/>
       <c r="C252" t="s">
         <v>10</v>
       </c>
       <c r="D252" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E252" s="1">
         <v>42053.0</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="H252" t="s">
         <v>489</v>
       </c>
       <c r="I252" t="s">
         <v>74</v>
       </c>
       <c r="J252" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1">
-        <v>42397.0</v>
+        <v>42432.0</v>
       </c>
       <c r="B253" s="1"/>
       <c r="C253" t="s">
         <v>10</v>
       </c>
       <c r="D253" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="E253" s="1">
-        <v>41848.0</v>
+        <v>42053.0</v>
       </c>
       <c r="F253" t="s">
-        <v>386</v>
+        <v>22</v>
       </c>
       <c r="G253" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="H253" t="s">
-        <v>252</v>
+        <v>489</v>
       </c>
       <c r="I253" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="J253" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1">
-        <v>42388.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42397.0</v>
+      </c>
+      <c r="B254" s="1"/>
       <c r="C254" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D254" t="s">
+        <v>491</v>
+      </c>
+      <c r="E254" s="1">
+        <v>41848.0</v>
+      </c>
+      <c r="F254" t="s">
+        <v>386</v>
+      </c>
+      <c r="G254" t="s">
+        <v>134</v>
+      </c>
+      <c r="H254" t="s">
         <v>492</v>
       </c>
-      <c r="E254" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I254" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J254" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1">
-        <v>42366.0</v>
-[...1 lines deleted...]
-      <c r="B255" s="1"/>
+        <v>42388.0</v>
+      </c>
+      <c r="B255" s="1">
+        <v>44214.0</v>
+      </c>
       <c r="C255" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D255" t="s">
+        <v>493</v>
+      </c>
+      <c r="E255" s="1">
+        <v>41788.0</v>
+      </c>
+      <c r="F255" t="s">
+        <v>12</v>
+      </c>
+      <c r="G255" t="s">
+        <v>13</v>
+      </c>
+      <c r="H255" t="s">
         <v>494</v>
       </c>
-      <c r="E255" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I255" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="J255" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1">
-        <v>42341.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42366.0</v>
+      </c>
+      <c r="B256" s="1"/>
       <c r="C256" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D256" t="s">
         <v>495</v>
       </c>
       <c r="E256" s="1">
-        <v>41900.0</v>
+        <v>41982.0</v>
       </c>
       <c r="F256" t="s">
-        <v>496</v>
+        <v>22</v>
       </c>
       <c r="G256" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="H256" t="s">
-        <v>497</v>
+        <v>71</v>
       </c>
       <c r="I256" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="J256" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1">
-        <v>42339.0</v>
-[...1 lines deleted...]
-      <c r="B257" s="1"/>
+        <v>42341.0</v>
+      </c>
+      <c r="B257" s="1">
+        <v>44198.0</v>
+      </c>
       <c r="C257" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D257" t="s">
+        <v>496</v>
+      </c>
+      <c r="E257" s="1">
+        <v>41900.0</v>
+      </c>
+      <c r="F257" t="s">
+        <v>497</v>
+      </c>
+      <c r="G257" t="s">
+        <v>98</v>
+      </c>
+      <c r="H257" t="s">
         <v>498</v>
       </c>
-      <c r="E257" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I257" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="J257" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1">
-        <v>42298.0</v>
+        <v>42339.0</v>
       </c>
       <c r="B258" s="1"/>
       <c r="C258" t="s">
         <v>10</v>
       </c>
       <c r="D258" t="s">
+        <v>499</v>
+      </c>
+      <c r="E258" s="1">
+        <v>41956.0</v>
+      </c>
+      <c r="F258" t="s">
+        <v>22</v>
+      </c>
+      <c r="G258" t="s">
+        <v>124</v>
+      </c>
+      <c r="H258" t="s">
         <v>500</v>
       </c>
-      <c r="E258" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I258" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="J258" t="s">
-        <v>149</v>
+        <v>36</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1">
-        <v>42226.0</v>
+        <v>42298.0</v>
       </c>
       <c r="B259" s="1"/>
       <c r="C259" t="s">
         <v>10</v>
       </c>
       <c r="D259" t="s">
+        <v>501</v>
+      </c>
+      <c r="E259" s="1">
+        <v>41904.0</v>
+      </c>
+      <c r="F259" t="s">
+        <v>22</v>
+      </c>
+      <c r="G259" t="s">
+        <v>13</v>
+      </c>
+      <c r="H259" t="s">
         <v>502</v>
       </c>
-      <c r="E259" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I259" t="s">
-        <v>52</v>
+        <v>148</v>
       </c>
       <c r="J259" t="s">
-        <v>53</v>
+        <v>149</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1">
-        <v>42199.0</v>
+        <v>42226.0</v>
       </c>
       <c r="B260" s="1"/>
       <c r="C260" t="s">
         <v>10</v>
       </c>
       <c r="D260" t="s">
+        <v>503</v>
+      </c>
+      <c r="E260" s="1">
+        <v>41841.0</v>
+      </c>
+      <c r="F260" t="s">
+        <v>22</v>
+      </c>
+      <c r="G260" t="s">
+        <v>13</v>
+      </c>
+      <c r="H260" t="s">
         <v>504</v>
       </c>
-      <c r="E260" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I260" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="J260" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1">
-        <v>42189.0</v>
+        <v>42199.0</v>
       </c>
       <c r="B261" s="1"/>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" t="s">
+        <v>505</v>
+      </c>
+      <c r="E261" s="1">
+        <v>41815.0</v>
+      </c>
+      <c r="F261" t="s">
+        <v>22</v>
+      </c>
+      <c r="G261" t="s">
+        <v>28</v>
+      </c>
+      <c r="H261" t="s">
         <v>506</v>
       </c>
-      <c r="E261" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I261" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="J261" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1">
-        <v>42158.0</v>
+        <v>42189.0</v>
       </c>
       <c r="B262" s="1"/>
       <c r="C262" t="s">
         <v>10</v>
       </c>
       <c r="D262" t="s">
+        <v>507</v>
+      </c>
+      <c r="E262" s="1">
+        <v>41978.0</v>
+      </c>
+      <c r="F262" t="s">
+        <v>100</v>
+      </c>
+      <c r="G262" t="s">
+        <v>13</v>
+      </c>
+      <c r="H262" t="s">
         <v>508</v>
       </c>
-      <c r="E262" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I262" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="J262" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1">
-        <v>42089.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42158.0</v>
+      </c>
+      <c r="B263" s="1"/>
       <c r="C263" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D263" t="s">
         <v>509</v>
       </c>
       <c r="E263" s="1">
-        <v>41716.0</v>
+        <v>41676.0</v>
       </c>
       <c r="F263" t="s">
         <v>176</v>
       </c>
       <c r="G263" t="s">
         <v>13</v>
       </c>
       <c r="H263" t="s">
-        <v>510</v>
+        <v>216</v>
       </c>
       <c r="I263" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J263" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1">
-        <v>42062.0</v>
-[...1 lines deleted...]
-      <c r="B264" s="1"/>
+        <v>42089.0</v>
+      </c>
+      <c r="B264" s="1">
+        <v>45636.0</v>
+      </c>
       <c r="C264" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D264" t="s">
+        <v>510</v>
+      </c>
+      <c r="E264" s="1">
+        <v>41716.0</v>
+      </c>
+      <c r="F264" t="s">
+        <v>176</v>
+      </c>
+      <c r="G264" t="s">
+        <v>13</v>
+      </c>
+      <c r="H264" t="s">
         <v>511</v>
       </c>
-      <c r="E264" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I264" t="s">
-        <v>249</v>
+        <v>35</v>
       </c>
       <c r="J264" t="s">
-        <v>250</v>
+        <v>36</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1">
-        <v>42053.0</v>
+        <v>42062.0</v>
       </c>
       <c r="B265" s="1"/>
       <c r="C265" t="s">
         <v>10</v>
       </c>
       <c r="D265" t="s">
         <v>512</v>
       </c>
       <c r="E265" s="1">
-        <v>41668.0</v>
+        <v>41685.0</v>
       </c>
       <c r="F265" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G265" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="H265" t="s">
-        <v>513</v>
+        <v>248</v>
       </c>
       <c r="I265" t="s">
-        <v>25</v>
+        <v>249</v>
       </c>
       <c r="J265" t="s">
-        <v>26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
-        <v>42034.0</v>
+        <v>42053.0</v>
       </c>
       <c r="B266" s="1"/>
       <c r="C266" t="s">
         <v>10</v>
       </c>
       <c r="D266" t="s">
+        <v>513</v>
+      </c>
+      <c r="E266" s="1">
+        <v>41668.0</v>
+      </c>
+      <c r="F266" t="s">
+        <v>22</v>
+      </c>
+      <c r="G266" t="s">
+        <v>13</v>
+      </c>
+      <c r="H266" t="s">
         <v>514</v>
       </c>
-      <c r="E266" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I266" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="J266" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1">
-        <v>42013.0</v>
+        <v>42034.0</v>
       </c>
       <c r="B267" s="1"/>
       <c r="C267" t="s">
         <v>10</v>
       </c>
       <c r="D267" t="s">
+        <v>515</v>
+      </c>
+      <c r="E267" s="1">
+        <v>41653.0</v>
+      </c>
+      <c r="F267" t="s">
+        <v>22</v>
+      </c>
+      <c r="G267" t="s">
+        <v>13</v>
+      </c>
+      <c r="H267" t="s">
         <v>516</v>
       </c>
-      <c r="E267" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I267" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J267" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1">
-        <v>42012.0</v>
+        <v>42013.0</v>
       </c>
       <c r="B268" s="1"/>
       <c r="C268" t="s">
         <v>10</v>
       </c>
       <c r="D268" t="s">
+        <v>517</v>
+      </c>
+      <c r="E268" s="1">
+        <v>41803.0</v>
+      </c>
+      <c r="F268" t="s">
+        <v>100</v>
+      </c>
+      <c r="G268" t="s">
+        <v>13</v>
+      </c>
+      <c r="H268" t="s">
         <v>518</v>
-      </c>
-[...10 lines deleted...]
-        <v>519</v>
       </c>
       <c r="I268" t="s">
         <v>35</v>
       </c>
       <c r="J268" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1">
-        <v>42002.0</v>
+        <v>42012.0</v>
       </c>
       <c r="B269" s="1"/>
       <c r="C269" t="s">
         <v>10</v>
       </c>
       <c r="D269" t="s">
+        <v>519</v>
+      </c>
+      <c r="E269" s="1">
+        <v>41697.0</v>
+      </c>
+      <c r="F269" t="s">
+        <v>22</v>
+      </c>
+      <c r="G269" t="s">
+        <v>13</v>
+      </c>
+      <c r="H269" t="s">
         <v>520</v>
       </c>
-      <c r="E269" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I269" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="J269" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1">
-        <v>41996.0</v>
+        <v>42002.0</v>
       </c>
       <c r="B270" s="1"/>
       <c r="C270" t="s">
         <v>10</v>
       </c>
       <c r="D270" t="s">
+        <v>521</v>
+      </c>
+      <c r="E270" s="1">
+        <v>41753.0</v>
+      </c>
+      <c r="F270" t="s">
+        <v>22</v>
+      </c>
+      <c r="G270" t="s">
+        <v>220</v>
+      </c>
+      <c r="H270" t="s">
         <v>522</v>
       </c>
-      <c r="E270" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I270" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="J270" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1">
-        <v>41976.0</v>
+        <v>41996.0</v>
       </c>
       <c r="B271" s="1"/>
       <c r="C271" t="s">
         <v>10</v>
       </c>
       <c r="D271" t="s">
         <v>523</v>
       </c>
       <c r="E271" s="1">
-        <v>41592.0</v>
+        <v>41620.0</v>
       </c>
       <c r="F271" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G271" t="s">
         <v>13</v>
       </c>
       <c r="H271" t="s">
-        <v>524</v>
+        <v>256</v>
       </c>
       <c r="I271" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="J271" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1">
         <v>41976.0</v>
       </c>
       <c r="B272" s="1"/>
       <c r="C272" t="s">
         <v>10</v>
       </c>
       <c r="D272" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="E272" s="1">
         <v>41592.0</v>
       </c>
       <c r="F272" t="s">
         <v>22</v>
       </c>
       <c r="G272" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H272" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="I272" t="s">
         <v>35</v>
       </c>
       <c r="J272" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
-        <v>41956.0</v>
+        <v>41976.0</v>
       </c>
       <c r="B273" s="1"/>
       <c r="C273" t="s">
         <v>10</v>
       </c>
       <c r="D273" t="s">
         <v>526</v>
       </c>
       <c r="E273" s="1">
-        <v>41542.0</v>
+        <v>41592.0</v>
       </c>
       <c r="F273" t="s">
         <v>22</v>
       </c>
       <c r="G273" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H273" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="I273" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J273" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
-        <v>41949.0</v>
+        <v>41956.0</v>
       </c>
       <c r="B274" s="1"/>
       <c r="C274" t="s">
         <v>10</v>
       </c>
       <c r="D274" t="s">
+        <v>527</v>
+      </c>
+      <c r="E274" s="1">
+        <v>41542.0</v>
+      </c>
+      <c r="F274" t="s">
+        <v>22</v>
+      </c>
+      <c r="G274" t="s">
+        <v>13</v>
+      </c>
+      <c r="H274" t="s">
         <v>528</v>
       </c>
-      <c r="E274" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I274" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J274" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1">
-        <v>41892.0</v>
+        <v>41949.0</v>
       </c>
       <c r="B275" s="1"/>
       <c r="C275" t="s">
         <v>10</v>
       </c>
       <c r="D275" t="s">
         <v>529</v>
       </c>
       <c r="E275" s="1">
-        <v>41484.0</v>
+        <v>41549.0</v>
       </c>
       <c r="F275" t="s">
         <v>22</v>
       </c>
       <c r="G275" t="s">
         <v>124</v>
       </c>
       <c r="H275" t="s">
-        <v>530</v>
+        <v>429</v>
       </c>
       <c r="I275" t="s">
         <v>35</v>
       </c>
       <c r="J275" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1">
         <v>41892.0</v>
       </c>
       <c r="B276" s="1"/>
       <c r="C276" t="s">
         <v>10</v>
       </c>
       <c r="D276" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="E276" s="1">
         <v>41484.0</v>
       </c>
       <c r="F276" t="s">
         <v>22</v>
       </c>
       <c r="G276" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="H276" t="s">
-        <v>144</v>
+        <v>531</v>
       </c>
       <c r="I276" t="s">
         <v>35</v>
       </c>
       <c r="J276" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1">
-        <v>41845.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>41892.0</v>
+      </c>
+      <c r="B277" s="1"/>
       <c r="C277" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D277" t="s">
         <v>532</v>
       </c>
       <c r="E277" s="1">
-        <v>41512.0</v>
+        <v>41484.0</v>
       </c>
       <c r="F277" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G277" t="s">
         <v>12</v>
       </c>
       <c r="H277" t="s">
-        <v>533</v>
+        <v>144</v>
       </c>
       <c r="I277" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J277" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1">
-        <v>41773.0</v>
-[...1 lines deleted...]
-      <c r="B278" s="1"/>
+        <v>41845.0</v>
+      </c>
+      <c r="B278" s="1">
+        <v>45565.0</v>
+      </c>
       <c r="C278" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D278" t="s">
+        <v>533</v>
+      </c>
+      <c r="E278" s="1">
+        <v>41512.0</v>
+      </c>
+      <c r="F278" t="s">
+        <v>220</v>
+      </c>
+      <c r="G278" t="s">
+        <v>12</v>
+      </c>
+      <c r="H278" t="s">
         <v>534</v>
       </c>
-      <c r="E278" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I278" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="J278" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1">
-        <v>41659.0</v>
+        <v>41773.0</v>
       </c>
       <c r="B279" s="1"/>
       <c r="C279" t="s">
         <v>10</v>
       </c>
       <c r="D279" t="s">
+        <v>535</v>
+      </c>
+      <c r="E279" s="1">
+        <v>41391.0</v>
+      </c>
+      <c r="F279" t="s">
+        <v>42</v>
+      </c>
+      <c r="G279" t="s">
+        <v>13</v>
+      </c>
+      <c r="H279" t="s">
         <v>536</v>
       </c>
-      <c r="E279" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I279" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="J279" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1">
-        <v>41626.0</v>
+        <v>41659.0</v>
       </c>
       <c r="B280" s="1"/>
       <c r="C280" t="s">
         <v>10</v>
       </c>
       <c r="D280" t="s">
+        <v>537</v>
+      </c>
+      <c r="E280" s="1">
+        <v>41110.0</v>
+      </c>
+      <c r="F280" t="s">
+        <v>13</v>
+      </c>
+      <c r="G280" t="s">
+        <v>22</v>
+      </c>
+      <c r="H280" t="s">
         <v>538</v>
       </c>
-      <c r="E280" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I280" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J280" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1">
-        <v>41597.0</v>
+        <v>41626.0</v>
       </c>
       <c r="B281" s="1"/>
       <c r="C281" t="s">
         <v>10</v>
       </c>
       <c r="D281" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="E281" s="1">
-        <v>41386.0</v>
+        <v>41416.0</v>
       </c>
       <c r="F281" t="s">
         <v>100</v>
       </c>
       <c r="G281" t="s">
         <v>13</v>
       </c>
       <c r="H281" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="I281" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J281" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1">
-        <v>41590.0</v>
+        <v>41597.0</v>
       </c>
       <c r="B282" s="1"/>
       <c r="C282" t="s">
         <v>10</v>
       </c>
       <c r="D282" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="E282" s="1">
-        <v>41337.0</v>
+        <v>41386.0</v>
       </c>
       <c r="F282" t="s">
         <v>100</v>
       </c>
       <c r="G282" t="s">
         <v>13</v>
       </c>
       <c r="H282" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="I282" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J282" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1">
-        <v>41491.0</v>
+        <v>41590.0</v>
       </c>
       <c r="B283" s="1"/>
       <c r="C283" t="s">
         <v>10</v>
       </c>
       <c r="D283" t="s">
+        <v>543</v>
+      </c>
+      <c r="E283" s="1">
+        <v>41337.0</v>
+      </c>
+      <c r="F283" t="s">
+        <v>100</v>
+      </c>
+      <c r="G283" t="s">
+        <v>13</v>
+      </c>
+      <c r="H283" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
       <c r="I283" t="s">
         <v>35</v>
       </c>
       <c r="J283" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1">
         <v>41491.0</v>
       </c>
       <c r="B284" s="1"/>
       <c r="C284" t="s">
         <v>10</v>
       </c>
       <c r="D284" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E284" s="1">
         <v>41239.0</v>
       </c>
       <c r="F284" t="s">
         <v>176</v>
       </c>
       <c r="G284" t="s">
         <v>13</v>
       </c>
       <c r="H284" t="s">
-        <v>427</v>
+        <v>546</v>
       </c>
       <c r="I284" t="s">
         <v>35</v>
       </c>
       <c r="J284" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1">
-        <v>41375.0</v>
+        <v>41491.0</v>
       </c>
       <c r="B285" s="1"/>
       <c r="C285" t="s">
         <v>10</v>
       </c>
       <c r="D285" t="s">
         <v>547</v>
       </c>
       <c r="E285" s="1">
-        <v>40995.0</v>
+        <v>41239.0</v>
       </c>
       <c r="F285" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="G285" t="s">
         <v>13</v>
       </c>
       <c r="H285" t="s">
-        <v>548</v>
+        <v>427</v>
       </c>
       <c r="I285" t="s">
         <v>35</v>
       </c>
       <c r="J285" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1">
-        <v>41348.0</v>
+        <v>41375.0</v>
       </c>
       <c r="B286" s="1"/>
       <c r="C286" t="s">
         <v>10</v>
       </c>
       <c r="D286" t="s">
+        <v>548</v>
+      </c>
+      <c r="E286" s="1">
+        <v>40995.0</v>
+      </c>
+      <c r="F286" t="s">
+        <v>22</v>
+      </c>
+      <c r="G286" t="s">
+        <v>13</v>
+      </c>
+      <c r="H286" t="s">
         <v>549</v>
-      </c>
-[...10 lines deleted...]
-        <v>550</v>
       </c>
       <c r="I286" t="s">
         <v>35</v>
       </c>
       <c r="J286" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1">
-        <v>41320.0</v>
+        <v>41348.0</v>
       </c>
       <c r="B287" s="1"/>
       <c r="C287" t="s">
         <v>10</v>
       </c>
       <c r="D287" t="s">
+        <v>550</v>
+      </c>
+      <c r="E287" s="1">
+        <v>40961.0</v>
+      </c>
+      <c r="F287" t="s">
+        <v>42</v>
+      </c>
+      <c r="G287" t="s">
+        <v>13</v>
+      </c>
+      <c r="H287" t="s">
         <v>551</v>
       </c>
-      <c r="E287" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I287" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="J287" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1">
-        <v>41310.0</v>
+        <v>41320.0</v>
       </c>
       <c r="B288" s="1"/>
       <c r="C288" t="s">
         <v>10</v>
       </c>
       <c r="D288" t="s">
         <v>552</v>
       </c>
       <c r="E288" s="1">
-        <v>40933.0</v>
+        <v>40932.0</v>
       </c>
       <c r="F288" t="s">
         <v>22</v>
       </c>
       <c r="G288" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="H288" t="s">
-        <v>553</v>
+        <v>174</v>
       </c>
       <c r="I288" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J288" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1">
-        <v>41254.0</v>
+        <v>41310.0</v>
       </c>
       <c r="B289" s="1"/>
       <c r="C289" t="s">
         <v>10</v>
       </c>
       <c r="D289" t="s">
+        <v>553</v>
+      </c>
+      <c r="E289" s="1">
+        <v>40933.0</v>
+      </c>
+      <c r="F289" t="s">
+        <v>22</v>
+      </c>
+      <c r="G289" t="s">
+        <v>28</v>
+      </c>
+      <c r="H289" t="s">
         <v>554</v>
-      </c>
-[...10 lines deleted...]
-        <v>555</v>
       </c>
       <c r="I289" t="s">
         <v>35</v>
       </c>
       <c r="J289" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="1">
-        <v>41250.0</v>
+        <v>41254.0</v>
       </c>
       <c r="B290" s="1"/>
       <c r="C290" t="s">
         <v>10</v>
       </c>
       <c r="D290" t="s">
+        <v>555</v>
+      </c>
+      <c r="E290" s="1">
+        <v>41043.0</v>
+      </c>
+      <c r="F290" t="s">
+        <v>100</v>
+      </c>
+      <c r="G290" t="s">
+        <v>12</v>
+      </c>
+      <c r="H290" t="s">
         <v>556</v>
       </c>
-      <c r="E290" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I290" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="J290" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1">
-        <v>41243.0</v>
+        <v>41250.0</v>
       </c>
       <c r="B291" s="1"/>
       <c r="C291" t="s">
         <v>10</v>
       </c>
       <c r="D291" t="s">
+        <v>557</v>
+      </c>
+      <c r="E291" s="1">
+        <v>40863.0</v>
+      </c>
+      <c r="F291" t="s">
+        <v>22</v>
+      </c>
+      <c r="G291" t="s">
+        <v>13</v>
+      </c>
+      <c r="H291" t="s">
         <v>558</v>
       </c>
-      <c r="E291" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I291" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J291" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1">
-        <v>41240.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>41243.0</v>
+      </c>
+      <c r="B292" s="1"/>
       <c r="C292" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D292" t="s">
+        <v>559</v>
+      </c>
+      <c r="E292" s="1">
+        <v>41033.0</v>
+      </c>
+      <c r="F292" t="s">
+        <v>100</v>
+      </c>
+      <c r="G292" t="s">
+        <v>13</v>
+      </c>
+      <c r="H292" t="s">
         <v>560</v>
       </c>
-      <c r="E292" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I292" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J292" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1">
-        <v>41139.0</v>
+        <v>41240.0</v>
       </c>
       <c r="B293" s="1">
-        <v>44791.0</v>
+        <v>45260.0</v>
       </c>
       <c r="C293" t="s">
         <v>136</v>
       </c>
       <c r="D293" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="E293" s="1">
-        <v>40598.0</v>
+        <v>40736.0</v>
       </c>
       <c r="F293" t="s">
         <v>220</v>
       </c>
       <c r="G293" t="s">
         <v>12</v>
       </c>
       <c r="H293" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="I293" t="s">
         <v>15</v>
       </c>
       <c r="J293" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1">
-        <v>41093.0</v>
-[...1 lines deleted...]
-      <c r="B294" s="1"/>
+        <v>41139.0</v>
+      </c>
+      <c r="B294" s="1">
+        <v>44791.0</v>
+      </c>
       <c r="C294" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D294" t="s">
+        <v>563</v>
+      </c>
+      <c r="E294" s="1">
+        <v>40598.0</v>
+      </c>
+      <c r="F294" t="s">
+        <v>220</v>
+      </c>
+      <c r="G294" t="s">
+        <v>12</v>
+      </c>
+      <c r="H294" t="s">
         <v>564</v>
       </c>
-      <c r="E294" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I294" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J294" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="1">
-        <v>41081.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>41093.0</v>
+      </c>
+      <c r="B295" s="1"/>
       <c r="C295" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D295" t="s">
+        <v>565</v>
+      </c>
+      <c r="E295" s="1">
+        <v>40805.0</v>
+      </c>
+      <c r="F295" t="s">
+        <v>176</v>
+      </c>
+      <c r="G295" t="s">
+        <v>13</v>
+      </c>
+      <c r="H295" t="s">
         <v>566</v>
-      </c>
-[...10 lines deleted...]
-        <v>567</v>
       </c>
       <c r="I295" t="s">
         <v>35</v>
       </c>
       <c r="J295" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="1">
-        <v>41053.0</v>
-[...1 lines deleted...]
-      <c r="B296" s="1"/>
+        <v>41081.0</v>
+      </c>
+      <c r="B296" s="1">
+        <v>44946.0</v>
+      </c>
       <c r="C296" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D296" t="s">
+        <v>567</v>
+      </c>
+      <c r="E296" s="1">
+        <v>40702.0</v>
+      </c>
+      <c r="F296" t="s">
+        <v>22</v>
+      </c>
+      <c r="G296" t="s">
+        <v>13</v>
+      </c>
+      <c r="H296" t="s">
         <v>568</v>
-      </c>
-[...10 lines deleted...]
-        <v>569</v>
       </c>
       <c r="I296" t="s">
         <v>35</v>
       </c>
       <c r="J296" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1">
-        <v>41009.0</v>
+        <v>41053.0</v>
       </c>
       <c r="B297" s="1"/>
       <c r="C297" t="s">
         <v>10</v>
       </c>
       <c r="D297" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="E297" s="1">
-        <v>40798.0</v>
+        <v>40843.0</v>
       </c>
       <c r="F297" t="s">
         <v>100</v>
       </c>
       <c r="G297" t="s">
         <v>13</v>
       </c>
       <c r="H297" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="I297" t="s">
         <v>35</v>
       </c>
       <c r="J297" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1">
-        <v>40885.0</v>
+        <v>41009.0</v>
       </c>
       <c r="B298" s="1"/>
       <c r="C298" t="s">
         <v>10</v>
       </c>
       <c r="D298" t="s">
+        <v>571</v>
+      </c>
+      <c r="E298" s="1">
+        <v>40798.0</v>
+      </c>
+      <c r="F298" t="s">
+        <v>100</v>
+      </c>
+      <c r="G298" t="s">
+        <v>13</v>
+      </c>
+      <c r="H298" t="s">
         <v>572</v>
       </c>
-      <c r="E298" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I298" t="s">
-        <v>233</v>
+        <v>35</v>
       </c>
       <c r="J298" t="s">
-        <v>234</v>
+        <v>36</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="1">
-        <v>40803.0</v>
+        <v>40885.0</v>
       </c>
       <c r="B299" s="1"/>
       <c r="C299" t="s">
         <v>10</v>
       </c>
       <c r="D299" t="s">
+        <v>573</v>
+      </c>
+      <c r="E299" s="1">
+        <v>40500.0</v>
+      </c>
+      <c r="F299" t="s">
+        <v>22</v>
+      </c>
+      <c r="G299" t="s">
+        <v>13</v>
+      </c>
+      <c r="H299" t="s">
         <v>574</v>
       </c>
-      <c r="E299" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I299" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="J299" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="1">
-        <v>40689.0</v>
+        <v>40803.0</v>
       </c>
       <c r="B300" s="1"/>
       <c r="C300" t="s">
         <v>10</v>
       </c>
       <c r="D300" t="s">
         <v>575</v>
       </c>
       <c r="E300" s="1">
-        <v>40295.0</v>
+        <v>40420.0</v>
       </c>
       <c r="F300" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G300" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="H300" t="s">
-        <v>576</v>
+        <v>244</v>
       </c>
       <c r="I300" t="s">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="J300" t="s">
-        <v>36</v>
+        <v>246</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="1">
-        <v>40677.0</v>
+        <v>40689.0</v>
       </c>
       <c r="B301" s="1"/>
       <c r="C301" t="s">
         <v>10</v>
       </c>
       <c r="D301" t="s">
+        <v>576</v>
+      </c>
+      <c r="E301" s="1">
+        <v>40295.0</v>
+      </c>
+      <c r="F301" t="s">
+        <v>22</v>
+      </c>
+      <c r="G301" t="s">
+        <v>13</v>
+      </c>
+      <c r="H301" t="s">
         <v>577</v>
       </c>
-      <c r="E301" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I301" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="J301" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="1">
-        <v>40661.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>40677.0</v>
+      </c>
+      <c r="B302" s="1"/>
       <c r="C302" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D302" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="E302" s="1">
-        <v>40269.0</v>
+        <v>40285.0</v>
       </c>
       <c r="F302" t="s">
         <v>42</v>
       </c>
       <c r="G302" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H302" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="I302" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="J302" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="1">
-        <v>40652.0</v>
-[...1 lines deleted...]
-      <c r="B303" s="1"/>
+        <v>40661.0</v>
+      </c>
+      <c r="B303" s="1">
+        <v>44740.0</v>
+      </c>
       <c r="C303" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D303" t="s">
+        <v>580</v>
+      </c>
+      <c r="E303" s="1">
+        <v>40269.0</v>
+      </c>
+      <c r="F303" t="s">
+        <v>42</v>
+      </c>
+      <c r="G303" t="s">
+        <v>12</v>
+      </c>
+      <c r="H303" t="s">
         <v>581</v>
-      </c>
-[...10 lines deleted...]
-        <v>582</v>
       </c>
       <c r="I303" t="s">
         <v>35</v>
       </c>
       <c r="J303" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="1">
-        <v>40499.0</v>
+        <v>40652.0</v>
       </c>
       <c r="B304" s="1"/>
       <c r="C304" t="s">
         <v>10</v>
       </c>
       <c r="D304" t="s">
+        <v>582</v>
+      </c>
+      <c r="E304" s="1">
+        <v>40441.0</v>
+      </c>
+      <c r="F304" t="s">
+        <v>100</v>
+      </c>
+      <c r="G304" t="s">
+        <v>13</v>
+      </c>
+      <c r="H304" t="s">
         <v>583</v>
       </c>
-      <c r="E304" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I304" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="J304" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1">
         <v>40499.0</v>
       </c>
       <c r="B305" s="1"/>
       <c r="C305" t="s">
         <v>10</v>
       </c>
       <c r="D305" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="E305" s="1">
         <v>40106.0</v>
       </c>
       <c r="F305" t="s">
         <v>22</v>
       </c>
       <c r="G305" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="H305" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="I305" t="s">
         <v>74</v>
       </c>
       <c r="J305" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="1">
-        <v>40492.0</v>
+        <v>40499.0</v>
       </c>
       <c r="B306" s="1"/>
       <c r="C306" t="s">
         <v>10</v>
       </c>
       <c r="D306" t="s">
         <v>586</v>
       </c>
       <c r="E306" s="1">
-        <v>40101.0</v>
+        <v>40106.0</v>
       </c>
       <c r="F306" t="s">
         <v>22</v>
       </c>
       <c r="G306" t="s">
         <v>13</v>
       </c>
       <c r="H306" t="s">
-        <v>192</v>
+        <v>585</v>
       </c>
       <c r="I306" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="J306" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1">
-        <v>40479.0</v>
+        <v>40492.0</v>
       </c>
       <c r="B307" s="1"/>
       <c r="C307" t="s">
         <v>10</v>
       </c>
       <c r="D307" t="s">
         <v>587</v>
       </c>
       <c r="E307" s="1">
-        <v>39988.0</v>
+        <v>40101.0</v>
       </c>
       <c r="F307" t="s">
-        <v>176</v>
+        <v>22</v>
       </c>
       <c r="G307" t="s">
         <v>13</v>
       </c>
       <c r="H307" t="s">
-        <v>431</v>
+        <v>192</v>
       </c>
       <c r="I307" t="s">
         <v>35</v>
       </c>
       <c r="J307" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1">
-        <v>40442.0</v>
+        <v>40479.0</v>
       </c>
       <c r="B308" s="1"/>
       <c r="C308" t="s">
         <v>10</v>
       </c>
       <c r="D308" t="s">
         <v>588</v>
       </c>
       <c r="E308" s="1">
-        <v>40050.0</v>
+        <v>39988.0</v>
       </c>
       <c r="F308" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="G308" t="s">
         <v>13</v>
       </c>
       <c r="H308" t="s">
-        <v>589</v>
+        <v>431</v>
       </c>
       <c r="I308" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="J308" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1">
-        <v>40422.0</v>
+        <v>40442.0</v>
       </c>
       <c r="B309" s="1"/>
       <c r="C309" t="s">
         <v>10</v>
       </c>
       <c r="D309" t="s">
+        <v>589</v>
+      </c>
+      <c r="E309" s="1">
+        <v>40050.0</v>
+      </c>
+      <c r="F309" t="s">
+        <v>22</v>
+      </c>
+      <c r="G309" t="s">
+        <v>13</v>
+      </c>
+      <c r="H309" t="s">
         <v>590</v>
       </c>
-      <c r="E309" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I309" t="s">
-        <v>307</v>
+        <v>39</v>
       </c>
       <c r="J309" t="s">
-        <v>308</v>
+        <v>40</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1">
-        <v>40412.0</v>
+        <v>40422.0</v>
       </c>
       <c r="B310" s="1"/>
       <c r="C310" t="s">
         <v>10</v>
       </c>
       <c r="D310" t="s">
+        <v>591</v>
+      </c>
+      <c r="E310" s="1">
+        <v>40031.0</v>
+      </c>
+      <c r="F310" t="s">
+        <v>22</v>
+      </c>
+      <c r="G310" t="s">
+        <v>13</v>
+      </c>
+      <c r="H310" t="s">
         <v>592</v>
       </c>
-      <c r="E310" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I310" t="s">
-        <v>15</v>
+        <v>307</v>
       </c>
       <c r="J310" t="s">
-        <v>16</v>
+        <v>308</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="1">
-        <v>40382.0</v>
+        <v>40412.0</v>
       </c>
       <c r="B311" s="1"/>
       <c r="C311" t="s">
         <v>10</v>
       </c>
       <c r="D311" t="s">
+        <v>593</v>
+      </c>
+      <c r="E311" s="1">
+        <v>40051.0</v>
+      </c>
+      <c r="F311" t="s">
+        <v>386</v>
+      </c>
+      <c r="G311" t="s">
+        <v>22</v>
+      </c>
+      <c r="H311" t="s">
         <v>594</v>
       </c>
-      <c r="E311" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I311" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J311" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1">
-        <v>40381.0</v>
+        <v>40382.0</v>
       </c>
       <c r="B312" s="1"/>
       <c r="C312" t="s">
         <v>10</v>
       </c>
       <c r="D312" t="s">
+        <v>595</v>
+      </c>
+      <c r="E312" s="1">
+        <v>39989.0</v>
+      </c>
+      <c r="F312" t="s">
+        <v>22</v>
+      </c>
+      <c r="G312" t="s">
+        <v>13</v>
+      </c>
+      <c r="H312" t="s">
         <v>596</v>
       </c>
-      <c r="E312" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I312" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J312" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1">
-        <v>40366.0</v>
+        <v>40381.0</v>
       </c>
       <c r="B313" s="1"/>
       <c r="C313" t="s">
         <v>10</v>
       </c>
       <c r="D313" t="s">
+        <v>597</v>
+      </c>
+      <c r="E313" s="1">
+        <v>40109.0</v>
+      </c>
+      <c r="F313" t="s">
+        <v>22</v>
+      </c>
+      <c r="G313" t="s">
+        <v>13</v>
+      </c>
+      <c r="H313" t="s">
         <v>598</v>
       </c>
-      <c r="E313" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I313" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J313" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="1">
-        <v>40302.0</v>
+        <v>40366.0</v>
       </c>
       <c r="B314" s="1"/>
       <c r="C314" t="s">
         <v>10</v>
       </c>
       <c r="D314" t="s">
         <v>599</v>
       </c>
       <c r="E314" s="1">
-        <v>39930.0</v>
+        <v>39987.0</v>
       </c>
       <c r="F314" t="s">
         <v>22</v>
       </c>
       <c r="G314" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="H314" t="s">
-        <v>600</v>
+        <v>236</v>
       </c>
       <c r="I314" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="J314" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="1">
-        <v>40260.0</v>
+        <v>40302.0</v>
       </c>
       <c r="B315" s="1"/>
       <c r="C315" t="s">
         <v>10</v>
       </c>
       <c r="D315" t="s">
+        <v>600</v>
+      </c>
+      <c r="E315" s="1">
+        <v>39930.0</v>
+      </c>
+      <c r="F315" t="s">
+        <v>22</v>
+      </c>
+      <c r="G315" t="s">
+        <v>28</v>
+      </c>
+      <c r="H315" t="s">
         <v>601</v>
       </c>
-      <c r="E315" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I315" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="J315" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="1">
-        <v>40198.0</v>
+        <v>40260.0</v>
       </c>
       <c r="B316" s="1"/>
       <c r="C316" t="s">
         <v>10</v>
       </c>
       <c r="D316" t="s">
         <v>602</v>
       </c>
       <c r="E316" s="1">
-        <v>39938.0</v>
+        <v>40049.0</v>
       </c>
       <c r="F316" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="G316" t="s">
         <v>13</v>
       </c>
       <c r="H316" t="s">
-        <v>144</v>
+        <v>531</v>
       </c>
       <c r="I316" t="s">
         <v>35</v>
       </c>
       <c r="J316" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1">
-        <v>40158.0</v>
+        <v>40198.0</v>
       </c>
       <c r="B317" s="1"/>
       <c r="C317" t="s">
         <v>10</v>
       </c>
       <c r="D317" t="s">
         <v>603</v>
       </c>
       <c r="E317" s="1">
-        <v>39776.0</v>
+        <v>39938.0</v>
       </c>
       <c r="F317" t="s">
         <v>22</v>
       </c>
       <c r="G317" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H317" t="s">
-        <v>604</v>
+        <v>144</v>
       </c>
       <c r="I317" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J317" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="1">
-        <v>40070.0</v>
+        <v>40158.0</v>
       </c>
       <c r="B318" s="1"/>
       <c r="C318" t="s">
         <v>10</v>
       </c>
       <c r="D318" t="s">
+        <v>604</v>
+      </c>
+      <c r="E318" s="1">
+        <v>39776.0</v>
+      </c>
+      <c r="F318" t="s">
+        <v>22</v>
+      </c>
+      <c r="G318" t="s">
+        <v>12</v>
+      </c>
+      <c r="H318" t="s">
         <v>605</v>
       </c>
-      <c r="E318" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I318" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J318" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1">
-        <v>40004.0</v>
+        <v>40070.0</v>
       </c>
       <c r="B319" s="1"/>
       <c r="C319" t="s">
         <v>10</v>
       </c>
       <c r="D319" t="s">
+        <v>606</v>
+      </c>
+      <c r="E319" s="1">
+        <v>39686.0</v>
+      </c>
+      <c r="F319" t="s">
+        <v>22</v>
+      </c>
+      <c r="G319" t="s">
+        <v>13</v>
+      </c>
+      <c r="H319" t="s">
         <v>607</v>
       </c>
-      <c r="E319" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I319" t="s">
-        <v>253</v>
+        <v>25</v>
       </c>
       <c r="J319" t="s">
-        <v>254</v>
+        <v>26</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="1">
-        <v>39962.0</v>
+        <v>40004.0</v>
       </c>
       <c r="B320" s="1"/>
       <c r="C320" t="s">
         <v>10</v>
       </c>
       <c r="D320" t="s">
         <v>608</v>
       </c>
       <c r="E320" s="1">
-        <v>39580.0</v>
+        <v>39612.0</v>
       </c>
       <c r="F320" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G320" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H320" t="s">
-        <v>609</v>
+        <v>252</v>
       </c>
       <c r="I320" t="s">
-        <v>15</v>
+        <v>253</v>
       </c>
       <c r="J320" t="s">
-        <v>16</v>
+        <v>254</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="1">
-        <v>39894.0</v>
+        <v>39962.0</v>
       </c>
       <c r="B321" s="1"/>
       <c r="C321" t="s">
         <v>10</v>
       </c>
       <c r="D321" t="s">
+        <v>609</v>
+      </c>
+      <c r="E321" s="1">
+        <v>39580.0</v>
+      </c>
+      <c r="F321" t="s">
+        <v>22</v>
+      </c>
+      <c r="G321" t="s">
+        <v>13</v>
+      </c>
+      <c r="H321" t="s">
         <v>610</v>
       </c>
-      <c r="E321" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I321" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J321" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="1">
-        <v>39891.0</v>
+        <v>39894.0</v>
       </c>
       <c r="B322" s="1"/>
       <c r="C322" t="s">
         <v>10</v>
       </c>
       <c r="D322" t="s">
+        <v>611</v>
+      </c>
+      <c r="E322" s="1">
+        <v>39484.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>124</v>
+      </c>
+      <c r="G322" t="s">
+        <v>12</v>
+      </c>
+      <c r="H322" t="s">
         <v>612</v>
       </c>
-      <c r="E322" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I322" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="J322" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="1">
-        <v>39889.0</v>
+        <v>39891.0</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" t="s">
         <v>10</v>
       </c>
       <c r="D323" t="s">
+        <v>613</v>
+      </c>
+      <c r="E323" s="1">
+        <v>39503.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>22</v>
+      </c>
+      <c r="G323" t="s">
+        <v>13</v>
+      </c>
+      <c r="H323" t="s">
         <v>614</v>
-      </c>
-[...10 lines deleted...]
-        <v>615</v>
       </c>
       <c r="I323" t="s">
         <v>35</v>
       </c>
       <c r="J323" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="1">
-        <v>39836.0</v>
+        <v>39889.0</v>
       </c>
       <c r="B324" s="1"/>
       <c r="C324" t="s">
         <v>10</v>
       </c>
       <c r="D324" t="s">
+        <v>615</v>
+      </c>
+      <c r="E324" s="1">
+        <v>39678.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>100</v>
+      </c>
+      <c r="G324" t="s">
+        <v>13</v>
+      </c>
+      <c r="H324" t="s">
         <v>616</v>
-      </c>
-[...10 lines deleted...]
-        <v>617</v>
       </c>
       <c r="I324" t="s">
         <v>35</v>
       </c>
       <c r="J324" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="1">
-        <v>39793.0</v>
+        <v>39836.0</v>
       </c>
       <c r="B325" s="1"/>
       <c r="C325" t="s">
         <v>10</v>
       </c>
       <c r="D325" t="s">
+        <v>617</v>
+      </c>
+      <c r="E325" s="1">
+        <v>39567.0</v>
+      </c>
+      <c r="F325" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" t="s">
+        <v>13</v>
+      </c>
+      <c r="H325" t="s">
         <v>618</v>
       </c>
-      <c r="E325" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I325" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="J325" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="1">
-        <v>39776.0</v>
+        <v>39793.0</v>
       </c>
       <c r="B326" s="1"/>
       <c r="C326" t="s">
         <v>10</v>
       </c>
       <c r="D326" t="s">
+        <v>619</v>
+      </c>
+      <c r="E326" s="1">
+        <v>39583.0</v>
+      </c>
+      <c r="F326" t="s">
+        <v>100</v>
+      </c>
+      <c r="G326" t="s">
+        <v>13</v>
+      </c>
+      <c r="H326" t="s">
         <v>620</v>
       </c>
-      <c r="E326" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I326" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="J326" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="1">
-        <v>39708.0</v>
+        <v>39776.0</v>
       </c>
       <c r="B327" s="1"/>
       <c r="C327" t="s">
         <v>10</v>
       </c>
       <c r="D327" t="s">
+        <v>621</v>
+      </c>
+      <c r="E327" s="1">
+        <v>39388.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" t="s">
+        <v>13</v>
+      </c>
+      <c r="H327" t="s">
         <v>622</v>
       </c>
-      <c r="E327" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I327" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="J327" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="1">
-        <v>39687.0</v>
+        <v>39708.0</v>
       </c>
       <c r="B328" s="1"/>
       <c r="C328" t="s">
         <v>10</v>
       </c>
       <c r="D328" t="s">
+        <v>623</v>
+      </c>
+      <c r="E328" s="1">
+        <v>39373.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>22</v>
+      </c>
+      <c r="G328" t="s">
+        <v>13</v>
+      </c>
+      <c r="H328" t="s">
         <v>624</v>
       </c>
-      <c r="E328" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I328" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="J328" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="1">
-        <v>39680.0</v>
+        <v>39687.0</v>
       </c>
       <c r="B329" s="1"/>
       <c r="C329" t="s">
         <v>10</v>
       </c>
       <c r="D329" t="s">
         <v>625</v>
       </c>
       <c r="E329" s="1">
-        <v>39470.0</v>
+        <v>39421.0</v>
       </c>
       <c r="F329" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="G329" t="s">
         <v>13</v>
       </c>
       <c r="H329" t="s">
-        <v>555</v>
+        <v>140</v>
       </c>
       <c r="I329" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J329" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="1">
-        <v>39667.0</v>
+        <v>39680.0</v>
       </c>
       <c r="B330" s="1"/>
       <c r="C330" t="s">
         <v>10</v>
       </c>
       <c r="D330" t="s">
         <v>626</v>
       </c>
       <c r="E330" s="1">
-        <v>39288.0</v>
+        <v>39470.0</v>
       </c>
       <c r="F330" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="G330" t="s">
         <v>13</v>
       </c>
       <c r="H330" t="s">
-        <v>352</v>
+        <v>556</v>
       </c>
       <c r="I330" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="J330" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="1">
-        <v>39665.0</v>
+        <v>39667.0</v>
       </c>
       <c r="B331" s="1"/>
       <c r="C331" t="s">
         <v>10</v>
       </c>
       <c r="D331" t="s">
         <v>627</v>
       </c>
       <c r="E331" s="1">
-        <v>39287.0</v>
+        <v>39288.0</v>
       </c>
       <c r="F331" t="s">
         <v>22</v>
       </c>
       <c r="G331" t="s">
         <v>13</v>
       </c>
       <c r="H331" t="s">
-        <v>628</v>
+        <v>352</v>
       </c>
       <c r="I331" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="J331" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="1">
-        <v>39651.0</v>
+        <v>39665.0</v>
       </c>
       <c r="B332" s="1"/>
       <c r="C332" t="s">
         <v>10</v>
       </c>
       <c r="D332" t="s">
+        <v>628</v>
+      </c>
+      <c r="E332" s="1">
+        <v>39287.0</v>
+      </c>
+      <c r="F332" t="s">
+        <v>22</v>
+      </c>
+      <c r="G332" t="s">
+        <v>13</v>
+      </c>
+      <c r="H332" t="s">
         <v>629</v>
-      </c>
-[...10 lines deleted...]
-        <v>630</v>
       </c>
       <c r="I332" t="s">
         <v>35</v>
       </c>
       <c r="J332" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" s="1">
-        <v>39517.0</v>
+        <v>39651.0</v>
       </c>
       <c r="B333" s="1"/>
       <c r="C333" t="s">
         <v>10</v>
       </c>
       <c r="D333" t="s">
+        <v>630</v>
+      </c>
+      <c r="E333" s="1">
+        <v>39268.0</v>
+      </c>
+      <c r="F333" t="s">
+        <v>22</v>
+      </c>
+      <c r="G333" t="s">
+        <v>13</v>
+      </c>
+      <c r="H333" t="s">
         <v>631</v>
-      </c>
-[...10 lines deleted...]
-        <v>632</v>
       </c>
       <c r="I333" t="s">
         <v>35</v>
       </c>
       <c r="J333" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" s="1">
-        <v>39132.0</v>
+        <v>39517.0</v>
       </c>
       <c r="B334" s="1"/>
       <c r="C334" t="s">
         <v>10</v>
       </c>
       <c r="D334" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="E334" s="1">
-        <v>38876.0</v>
+        <v>39307.0</v>
       </c>
       <c r="F334" t="s">
         <v>100</v>
       </c>
       <c r="G334" t="s">
         <v>13</v>
       </c>
       <c r="H334" t="s">
-        <v>399</v>
+        <v>633</v>
       </c>
       <c r="I334" t="s">
         <v>35</v>
       </c>
       <c r="J334" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="1">
-        <v>38988.0</v>
+        <v>39132.0</v>
       </c>
       <c r="B335" s="1"/>
       <c r="C335" t="s">
         <v>10</v>
       </c>
       <c r="D335" t="s">
         <v>634</v>
       </c>
       <c r="E335" s="1">
-        <v>38632.0</v>
+        <v>38876.0</v>
       </c>
       <c r="F335" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="G335" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H335" t="s">
-        <v>635</v>
+        <v>399</v>
       </c>
       <c r="I335" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="J335" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" s="1">
-        <v>38359.0</v>
+        <v>38988.0</v>
       </c>
       <c r="B336" s="1"/>
       <c r="C336" t="s">
         <v>10</v>
       </c>
       <c r="D336" t="s">
+        <v>635</v>
+      </c>
+      <c r="E336" s="1">
+        <v>38632.0</v>
+      </c>
+      <c r="F336" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" t="s">
+        <v>12</v>
+      </c>
+      <c r="H336" t="s">
         <v>636</v>
       </c>
-      <c r="E336" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I336" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="J336" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="1">
-        <v>38350.0</v>
+        <v>38359.0</v>
       </c>
       <c r="B337" s="1"/>
       <c r="C337" t="s">
         <v>10</v>
       </c>
       <c r="D337" t="s">
+        <v>637</v>
+      </c>
+      <c r="E337" s="1">
+        <v>38105.0</v>
+      </c>
+      <c r="F337" t="s">
+        <v>100</v>
+      </c>
+      <c r="G337" t="s">
+        <v>13</v>
+      </c>
+      <c r="H337" t="s">
         <v>638</v>
       </c>
-      <c r="E337" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I337" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J337" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" s="1">
-        <v>38248.0</v>
+        <v>38350.0</v>
       </c>
       <c r="B338" s="1"/>
       <c r="C338" t="s">
         <v>10</v>
       </c>
       <c r="D338" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="E338" s="1">
-        <v>37854.0</v>
+        <v>37974.0</v>
       </c>
       <c r="F338" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G338" t="s">
         <v>12</v>
       </c>
       <c r="H338" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="I338" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J338" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="1">
-        <v>38021.0</v>
+        <v>38248.0</v>
       </c>
       <c r="B339" s="1"/>
       <c r="C339" t="s">
         <v>10</v>
       </c>
       <c r="D339" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="E339" s="1">
-        <v>37679.0</v>
+        <v>37854.0</v>
       </c>
       <c r="F339" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G339" t="s">
         <v>12</v>
       </c>
       <c r="H339" t="s">
-        <v>236</v>
+        <v>642</v>
       </c>
       <c r="I339" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J339" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="1">
-        <v>37551.0</v>
+        <v>38021.0</v>
       </c>
       <c r="B340" s="1"/>
       <c r="C340" t="s">
         <v>10</v>
       </c>
       <c r="D340" t="s">
         <v>643</v>
       </c>
       <c r="E340" s="1">
-        <v>37165.0</v>
+        <v>37679.0</v>
       </c>
       <c r="F340" t="s">
         <v>22</v>
       </c>
       <c r="G340" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="H340" t="s">
-        <v>519</v>
+        <v>236</v>
       </c>
       <c r="I340" t="s">
         <v>35</v>
       </c>
       <c r="J340" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="1">
-        <v>37392.0</v>
+        <v>37551.0</v>
       </c>
       <c r="B341" s="1"/>
       <c r="C341" t="s">
         <v>10</v>
       </c>
       <c r="D341" t="s">
         <v>644</v>
       </c>
       <c r="E341" s="1">
-        <v>37055.0</v>
+        <v>37165.0</v>
       </c>
       <c r="F341" t="s">
         <v>22</v>
       </c>
       <c r="G341" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="H341" t="s">
-        <v>645</v>
+        <v>520</v>
       </c>
       <c r="I341" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="J341" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" s="1">
-        <v>37228.0</v>
+        <v>37392.0</v>
       </c>
       <c r="B342" s="1"/>
       <c r="C342" t="s">
         <v>10</v>
       </c>
       <c r="D342" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="E342" s="1">
-        <v>36872.0</v>
+        <v>37055.0</v>
       </c>
       <c r="F342" t="s">
         <v>22</v>
       </c>
       <c r="G342" t="s">
         <v>12</v>
       </c>
       <c r="H342" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="I342" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="J342" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="1">
         <v>37228.0</v>
       </c>
       <c r="B343" s="1"/>
       <c r="C343" t="s">
         <v>10</v>
       </c>
       <c r="D343" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="E343" s="1">
         <v>36872.0</v>
       </c>
       <c r="F343" t="s">
         <v>22</v>
       </c>
       <c r="G343" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="H343" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="I343" t="s">
         <v>35</v>
       </c>
       <c r="J343" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="1">
-        <v>37167.0</v>
+        <v>37228.0</v>
       </c>
       <c r="B344" s="1"/>
       <c r="C344" t="s">
         <v>10</v>
       </c>
       <c r="D344" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="E344" s="1">
         <v>36872.0</v>
       </c>
       <c r="F344" t="s">
         <v>22</v>
       </c>
       <c r="G344" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="H344" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="I344" t="s">
         <v>35</v>
       </c>
       <c r="J344" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" s="1">
-        <v>37120.0</v>
+        <v>37167.0</v>
       </c>
       <c r="B345" s="1"/>
       <c r="C345" t="s">
         <v>10</v>
       </c>
       <c r="D345" t="s">
         <v>651</v>
       </c>
       <c r="E345" s="1">
-        <v>36910.0</v>
+        <v>36872.0</v>
       </c>
       <c r="F345" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="G345" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="H345" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="I345" t="s">
         <v>35</v>
       </c>
       <c r="J345" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" s="1">
-        <v>36860.0</v>
+        <v>37120.0</v>
       </c>
       <c r="B346" s="1"/>
       <c r="C346" t="s">
         <v>10</v>
       </c>
       <c r="D346" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="E346" s="1">
-        <v>36470.0</v>
+        <v>36910.0</v>
       </c>
       <c r="F346" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="G346" t="s">
         <v>12</v>
       </c>
       <c r="H346" t="s">
-        <v>269</v>
+        <v>653</v>
       </c>
       <c r="I346" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="J346" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" s="1">
-        <v>36566.0</v>
+        <v>36860.0</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" t="s">
         <v>10</v>
       </c>
       <c r="D347" t="s">
         <v>654</v>
       </c>
       <c r="E347" s="1">
-        <v>36235.0</v>
+        <v>36470.0</v>
       </c>
       <c r="F347" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G347" t="s">
         <v>12</v>
       </c>
       <c r="H347" t="s">
-        <v>655</v>
+        <v>269</v>
       </c>
       <c r="I347" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="J347" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" s="1">
         <v>36566.0</v>
       </c>
       <c r="B348" s="1"/>
       <c r="C348" t="s">
         <v>10</v>
       </c>
       <c r="D348" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="E348" s="1">
         <v>36235.0</v>
       </c>
       <c r="F348" t="s">
         <v>22</v>
       </c>
       <c r="G348" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="H348" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="I348" t="s">
         <v>35</v>
       </c>
       <c r="J348" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" s="1">
         <v>36566.0</v>
       </c>
       <c r="B349" s="1"/>
       <c r="C349" t="s">
         <v>10</v>
       </c>
       <c r="D349" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="E349" s="1">
         <v>36235.0</v>
       </c>
       <c r="F349" t="s">
         <v>22</v>
       </c>
       <c r="G349" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="H349" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="I349" t="s">
         <v>35</v>
       </c>
       <c r="J349" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="1">
-        <v>36319.0</v>
+        <v>36566.0</v>
       </c>
       <c r="B350" s="1"/>
       <c r="C350" t="s">
         <v>10</v>
       </c>
       <c r="D350" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="E350" s="1">
-        <v>35989.0</v>
+        <v>36235.0</v>
       </c>
       <c r="F350" t="s">
         <v>22</v>
       </c>
       <c r="G350" t="s">
         <v>50</v>
       </c>
       <c r="H350" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="I350" t="s">
         <v>35</v>
       </c>
       <c r="J350" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="1">
-        <v>36291.0</v>
+        <v>36319.0</v>
       </c>
       <c r="B351" s="1"/>
       <c r="C351" t="s">
         <v>10</v>
       </c>
       <c r="D351" t="s">
+        <v>661</v>
+      </c>
+      <c r="E351" s="1">
+        <v>35989.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>22</v>
+      </c>
+      <c r="G351" t="s">
+        <v>50</v>
+      </c>
+      <c r="H351" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
       <c r="I351" t="s">
         <v>35</v>
       </c>
       <c r="J351" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" s="1">
-        <v>35270.0</v>
+        <v>36291.0</v>
       </c>
       <c r="B352" s="1"/>
       <c r="C352" t="s">
         <v>10</v>
       </c>
       <c r="D352" t="s">
+        <v>663</v>
+      </c>
+      <c r="E352" s="1">
+        <v>35913.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>22</v>
+      </c>
+      <c r="G352" t="s">
+        <v>664</v>
+      </c>
+      <c r="H352" t="s">
         <v>665</v>
       </c>
-      <c r="E352" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I352" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="J352" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" s="1">
         <v>35270.0</v>
       </c>
       <c r="B353" s="1"/>
       <c r="C353" t="s">
         <v>10</v>
       </c>
       <c r="D353" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E353" s="1">
         <v>34858.0</v>
       </c>
       <c r="F353" t="s">
         <v>22</v>
       </c>
       <c r="G353" t="s">
-        <v>124</v>
+        <v>240</v>
       </c>
       <c r="H353" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="I353" t="s">
         <v>91</v>
       </c>
       <c r="J353" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" s="1">
-        <v>35009.0</v>
+        <v>35270.0</v>
       </c>
       <c r="B354" s="1"/>
       <c r="C354" t="s">
         <v>10</v>
       </c>
       <c r="D354" t="s">
         <v>668</v>
       </c>
       <c r="E354" s="1">
-        <v>34775.0</v>
+        <v>34858.0</v>
       </c>
       <c r="F354" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="G354" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="H354" t="s">
-        <v>275</v>
+        <v>667</v>
       </c>
       <c r="I354" t="s">
         <v>91</v>
       </c>
       <c r="J354" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="1">
-        <v>34030.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>35009.0</v>
+      </c>
+      <c r="B355" s="1"/>
       <c r="C355" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D355" t="s">
         <v>669</v>
       </c>
       <c r="E355" s="1">
-        <v>33758.0</v>
+        <v>34775.0</v>
       </c>
       <c r="F355" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="G355" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="H355" t="s">
-        <v>670</v>
+        <v>275</v>
       </c>
       <c r="I355" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="J355" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" s="1">
-        <v>31692.0</v>
-[...1 lines deleted...]
-      <c r="B356" s="1"/>
+        <v>34030.0</v>
+      </c>
+      <c r="B356" s="1">
+        <v>44726.0</v>
+      </c>
       <c r="C356" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D356" t="s">
+        <v>670</v>
+      </c>
+      <c r="E356" s="1">
+        <v>33758.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>22</v>
+      </c>
+      <c r="G356" t="s">
+        <v>12</v>
+      </c>
+      <c r="H356" t="s">
         <v>671</v>
       </c>
-      <c r="E356" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I356" t="s">
-        <v>245</v>
+        <v>15</v>
       </c>
       <c r="J356" t="s">
-        <v>246</v>
+        <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" s="1">
-        <v>31547.0</v>
+        <v>31692.0</v>
       </c>
       <c r="B357" s="1"/>
       <c r="C357" t="s">
         <v>10</v>
       </c>
       <c r="D357" t="s">
+        <v>672</v>
+      </c>
+      <c r="E357" s="1">
+        <v>31603.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>22</v>
+      </c>
+      <c r="G357" t="s">
+        <v>673</v>
+      </c>
+      <c r="H357" t="s">
         <v>674</v>
       </c>
-      <c r="E357" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I357" t="s">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="J357" t="s">
-        <v>36</v>
+        <v>246</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="1">
-        <v>31482.0</v>
+        <v>31547.0</v>
       </c>
       <c r="B358" s="1"/>
       <c r="C358" t="s">
         <v>10</v>
       </c>
       <c r="D358" t="s">
+        <v>675</v>
+      </c>
+      <c r="E358" s="1">
+        <v>31208.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" t="s">
+        <v>56</v>
+      </c>
+      <c r="H358" t="s">
         <v>676</v>
       </c>
-      <c r="E358" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I358" t="s">
-        <v>245</v>
+        <v>35</v>
       </c>
       <c r="J358" t="s">
-        <v>246</v>
+        <v>36</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="1">
-        <v>31422.0</v>
+        <v>31482.0</v>
       </c>
       <c r="B359" s="1"/>
       <c r="C359" t="s">
         <v>10</v>
       </c>
       <c r="D359" t="s">
+        <v>677</v>
+      </c>
+      <c r="E359" s="1">
+        <v>31343.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>22</v>
+      </c>
+      <c r="G359" t="s">
+        <v>673</v>
+      </c>
+      <c r="H359" t="s">
         <v>678</v>
       </c>
-      <c r="E359" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I359" t="s">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="J359" t="s">
-        <v>36</v>
+        <v>246</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="1">
-        <v>31412.0</v>
+        <v>31422.0</v>
       </c>
       <c r="B360" s="1"/>
       <c r="C360" t="s">
         <v>10</v>
       </c>
       <c r="D360" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="E360" s="1">
         <v>31268.0</v>
       </c>
       <c r="F360" t="s">
         <v>22</v>
       </c>
       <c r="G360" t="s">
-        <v>681</v>
+        <v>124</v>
       </c>
       <c r="H360" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="I360" t="s">
         <v>35</v>
       </c>
       <c r="J360" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>