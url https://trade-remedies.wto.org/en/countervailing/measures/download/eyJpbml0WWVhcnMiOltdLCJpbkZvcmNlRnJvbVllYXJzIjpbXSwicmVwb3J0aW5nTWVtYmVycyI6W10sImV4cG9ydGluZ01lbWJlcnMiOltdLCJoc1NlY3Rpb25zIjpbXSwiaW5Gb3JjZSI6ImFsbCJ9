--- v1 (2026-04-08)
+++ v2 (2026-06-11)
@@ -12,223 +12,304 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Measure in force from</t>
   </si>
   <si>
     <t>Measure in force until</t>
   </si>
   <si>
     <t>In force</t>
   </si>
   <si>
     <t>Investigation number</t>
   </si>
   <si>
     <t>Initiation date</t>
   </si>
   <si>
     <t>Reporting member</t>
   </si>
   <si>
     <t>Exporting member</t>
   </si>
   <si>
     <t>Subject product</t>
   </si>
   <si>
     <t>HS Section code</t>
   </si>
   <si>
     <t>HS Section label</t>
   </si>
   <si>
     <t>YES</t>
   </si>
   <si>
+    <t>C-122-872</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>Certain corrosion-resistant steel products</t>
+  </si>
+  <si>
+    <t>XV</t>
+  </si>
+  <si>
+    <t>Base metals and articles of base metal</t>
+  </si>
+  <si>
+    <t>C-201-864</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>C-351-863</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>C-552-844</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>PETR2 2025 IN/CN</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Polyethylene terephthalate resin 2</t>
+  </si>
+  <si>
+    <t>VII</t>
+  </si>
+  <si>
+    <t>Plastics, rubber, articles thereof</t>
+  </si>
+  <si>
+    <t>C-570-191</t>
+  </si>
+  <si>
+    <t>Sol gel alumina-based ceramic abrasive grains</t>
+  </si>
+  <si>
+    <t>VI</t>
+  </si>
+  <si>
+    <t>Products of the chemical or allied industries</t>
+  </si>
+  <si>
+    <t>C-570-181</t>
+  </si>
+  <si>
+    <t>Hexamethylenetetramine</t>
+  </si>
+  <si>
+    <t>C-570-179</t>
+  </si>
+  <si>
+    <t>Certain tungsten shot</t>
+  </si>
+  <si>
+    <t>XIX</t>
+  </si>
+  <si>
+    <t>Arms and ammunition; parts and accessories thereof</t>
+  </si>
+  <si>
+    <t>C-489-854</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>Certain brake drums</t>
+  </si>
+  <si>
+    <t>XVII</t>
+  </si>
+  <si>
+    <t>Vehicles, aircraft, vessels and associated transport equipment</t>
+  </si>
+  <si>
+    <t>C-570-175</t>
+  </si>
+  <si>
+    <t>C-570-177</t>
+  </si>
+  <si>
+    <t>Certain low speed personal transportation vehicles</t>
+  </si>
+  <si>
+    <t>C-570-173</t>
+  </si>
+  <si>
+    <t>Vanillin</t>
+  </si>
+  <si>
     <t>6/25/2023-DGTR-1/2</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>Digital Offset Printing Plates</t>
   </si>
   <si>
-    <t>VI</t>
-[...4 lines deleted...]
-  <si>
     <t>6/25/2023-DGTR-2/2</t>
   </si>
   <si>
     <t>Chinese Taipei</t>
   </si>
   <si>
     <t>6/08/2024-DGTR</t>
   </si>
   <si>
     <t>Effect pearlescent pigments or mica pearlescent pigments, excluding effect pigments for automotive applications</t>
   </si>
   <si>
     <t>C-549-852</t>
   </si>
   <si>
-    <t>United States</t>
-[...1 lines deleted...]
-  <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Crystalline silicon photovoltaic cells</t>
   </si>
   <si>
     <t>XVI</t>
   </si>
   <si>
     <t>Machinery and mechanical appliances; electrical equipment; parts thereof; sound recorders and reproducers, television image and sound recorders and reproducers, and parts and accessories of such articles</t>
   </si>
   <si>
     <t>C-552-842</t>
   </si>
   <si>
-    <t>Viet Nam</t>
-[...1 lines deleted...]
-  <si>
     <t>C-555-004</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t>C-557-831</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>C-533-931</t>
   </si>
   <si>
     <t>Certain high chrome cast iron grinding media</t>
   </si>
   <si>
-    <t>XV</t>
-[...4 lines deleted...]
-  <si>
     <t>C-533-929</t>
   </si>
   <si>
     <t>Ceramic Tile</t>
   </si>
   <si>
     <t>XIII</t>
   </si>
   <si>
     <t>Articles of stone, plaster, cement, asbestos, mica or similar materials; ceramic products; glass and glassware</t>
   </si>
   <si>
     <t>AS709 IN</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Optical fibre cables</t>
   </si>
   <si>
     <t>C-570-169</t>
   </si>
   <si>
     <t>Certain alkyl phosphate esters</t>
   </si>
   <si>
     <t>C-533-923</t>
   </si>
   <si>
     <t>2,4-Dichlorophenoxyacetic acid</t>
   </si>
   <si>
     <t>C-570-161</t>
   </si>
   <si>
     <t>C-580-920</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>Certain epoxy resins</t>
   </si>
   <si>
-    <t>VII</t>
-[...4 lines deleted...]
-  <si>
     <t>C-583-877</t>
   </si>
   <si>
     <t>C-351-861</t>
   </si>
   <si>
-    <t>Brazil</t>
-[...1 lines deleted...]
-  <si>
     <t>Ferrosilicon</t>
   </si>
   <si>
     <t>C-557-829</t>
   </si>
   <si>
     <t>C-834-813</t>
   </si>
   <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>2023/02 CN</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Certain excavators</t>
   </si>
   <si>
     <t>6/32/2023-DGTR</t>
   </si>
   <si>
     <t>Textured Tempered Coated and Uncoated Glass</t>
@@ -254,56 +335,50 @@
   <si>
     <t>C-552-840</t>
   </si>
   <si>
     <t>Certain paper plates</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Pulp of wood or of other fibrous cellulosic material; recovered (waste and scrap) paper or paperboard; paper and paperboard and articles thereof</t>
   </si>
   <si>
     <t>C-570-165</t>
   </si>
   <si>
     <t>AS703 MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Aluminium road wheels</t>
   </si>
   <si>
-    <t>XVII</t>
-[...4 lines deleted...]
-  <si>
     <t>C-274-811</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>C-428-853</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>C-518-002</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>C-331-806</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>Frozen warmwater shrimp</t>
@@ -314,53 +389,50 @@
   <si>
     <t>Prepared foodstuffs; beverages, spirits and vinegar; tobacco and manufactured tobacco</t>
   </si>
   <si>
     <t>C-533-921</t>
   </si>
   <si>
     <t>C-552-838</t>
   </si>
   <si>
     <t>C-570-157</t>
   </si>
   <si>
     <t>Aluminum lithographic printing plates</t>
   </si>
   <si>
     <t>C-821-839</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>HPC 2024 IN/CN</t>
   </si>
   <si>
-    <t>Canada</t>
-[...1 lines deleted...]
-  <si>
     <t>High protein content pea protein</t>
   </si>
   <si>
     <t>AS689 CN</t>
   </si>
   <si>
     <t>New battery electric vehicles for passengers</t>
   </si>
   <si>
     <t>C-508-815</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Brass rod</t>
   </si>
   <si>
     <t>C-570-155</t>
   </si>
   <si>
     <t>Certain pea protein</t>
   </si>
   <si>
     <t>C-533-918</t>
@@ -386,53 +458,50 @@
   <si>
     <t>C-570-149</t>
   </si>
   <si>
     <t>Gas powered pressure washers</t>
   </si>
   <si>
     <t>C-533-911</t>
   </si>
   <si>
     <t>Paper file folders</t>
   </si>
   <si>
     <t>WT 2023 IN</t>
   </si>
   <si>
     <t>Wind Towers</t>
   </si>
   <si>
     <t>2022/02 CN</t>
   </si>
   <si>
     <t>2022/01 TR</t>
   </si>
   <si>
-    <t>Türkiye</t>
-[...1 lines deleted...]
-  <si>
     <t>Ironing boards</t>
   </si>
   <si>
     <t>C-570-146</t>
   </si>
   <si>
     <t>Certain freight rail couplers and parts thereof</t>
   </si>
   <si>
     <t>6/18/2021-DGTR-1/3</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>Saturated Fatty Alcohols</t>
   </si>
   <si>
     <t>6/18/2021-DGTR-2/3</t>
   </si>
   <si>
     <t>6/18/2021-DGTR-3/3</t>
   </si>
   <si>
     <t>C-357-826</t>
@@ -674,53 +743,50 @@
   <si>
     <t>C-525-002</t>
   </si>
   <si>
     <t>Bahrain, Kingdom of</t>
   </si>
   <si>
     <t>C-533-896</t>
   </si>
   <si>
     <t>C-834-811</t>
   </si>
   <si>
     <t>Silicon metal</t>
   </si>
   <si>
     <t>C-570-132</t>
   </si>
   <si>
     <t>Twist ties</t>
   </si>
   <si>
     <t>C-201-854</t>
   </si>
   <si>
-    <t>Mexico</t>
-[...1 lines deleted...]
-  <si>
     <t>Standard steel welded wire mesh</t>
   </si>
   <si>
     <t>C-714-001</t>
   </si>
   <si>
     <t>Phosphate fertilizers</t>
   </si>
   <si>
     <t>C-821-825</t>
   </si>
   <si>
     <t>C-570-123</t>
   </si>
   <si>
     <t>Certain corrosion inhibitors</t>
   </si>
   <si>
     <t>6/13/2019-DGTR-1/1</t>
   </si>
   <si>
     <t>Textured tempered glass whether coated or uncoated</t>
   </si>
   <si>
     <t>C-570-120</t>
@@ -1433,53 +1499,50 @@
   <si>
     <t>C-533-866</t>
   </si>
   <si>
     <t>C-489-825</t>
   </si>
   <si>
     <t>Heavy walled rectangular welded carbon steel pipes and tubes</t>
   </si>
   <si>
     <t>ADC 316 CV 1</t>
   </si>
   <si>
     <t>C-580-882</t>
   </si>
   <si>
     <t>C-475-833</t>
   </si>
   <si>
     <t>Certain corrosion resistant steel products</t>
   </si>
   <si>
     <t>C-533-864</t>
   </si>
   <si>
-    <t>Certain corrosion-resistant steel products</t>
-[...1 lines deleted...]
-  <si>
     <t>C-570-027</t>
   </si>
   <si>
     <t>Corrosion resistant steel products</t>
   </si>
   <si>
     <t>C-580-879</t>
   </si>
   <si>
     <t>C-570-030</t>
   </si>
   <si>
     <t>Cold rolled flat steel products</t>
   </si>
   <si>
     <t>C-533-862</t>
   </si>
   <si>
     <t>Certain polyethylene terephthalate resin</t>
   </si>
   <si>
     <t>C-570-025</t>
   </si>
   <si>
     <t>PET resin</t>
@@ -1490,51 +1553,51 @@
   <si>
     <t>CV/142/CN</t>
   </si>
   <si>
     <t>Certain carbon and alloy steel line pipe</t>
   </si>
   <si>
     <t>AS618 IN</t>
   </si>
   <si>
     <t>Tubes and pipes of ductile cast iron</t>
   </si>
   <si>
     <t>C-560-829</t>
   </si>
   <si>
     <t>Uncoated paper</t>
   </si>
   <si>
     <t>C-570-023</t>
   </si>
   <si>
     <t>Exp. Nº 009-2014-CFD-ARG</t>
   </si>
   <si>
-    <t>Biodiésel (B100)</t>
+    <t>Biodiesel (B100)</t>
   </si>
   <si>
     <t>17/6/2013-1/1</t>
   </si>
   <si>
     <t>Castings of wind operated electricity generators</t>
   </si>
   <si>
     <t>C-570-021</t>
   </si>
   <si>
     <t>АС-321/2014/4421-06</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Cars</t>
   </si>
   <si>
     <t>C-489-823</t>
   </si>
   <si>
     <t>Welded line pipe</t>
   </si>
@@ -2416,51 +2479,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J360"/>
+  <dimension ref="A1:J371"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="240.513" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
@@ -2470,10878 +2533,11208 @@
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1">
-        <v>45835.0</v>
+        <v>46010.0</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="1">
-        <v>45198.0</v>
+        <v>45567.0</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1">
-        <v>45835.0</v>
+        <v>46010.0</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="1">
-        <v>45198.0</v>
+        <v>45567.0</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1">
-        <v>45834.0</v>
+        <v>46010.0</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="1">
-        <v>45380.0</v>
+        <v>45567.0</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
       <c r="J4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1">
-        <v>45832.0</v>
+        <v>46010.0</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="1">
-        <v>45432.0</v>
+        <v>45567.0</v>
       </c>
       <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" t="s">
         <v>22</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1">
-        <v>45832.0</v>
+        <v>45945.0</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="1">
+        <v>45735.0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" t="s">
         <v>27</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1">
-        <v>45832.0</v>
+        <v>45929.0</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="1">
+        <v>45671.0</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" t="s">
         <v>29</v>
       </c>
-      <c r="E7" s="1">
-[...5 lines deleted...]
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>30</v>
       </c>
-      <c r="H7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1">
-        <v>45832.0</v>
+        <v>45911.0</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="1">
+        <v>45600.0</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1">
-        <v>45826.0</v>
+        <v>45896.0</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" s="1">
-        <v>45435.0</v>
+        <v>45517.0</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1">
-        <v>45824.0</v>
+        <v>45881.0</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="1">
-        <v>45428.0</v>
+        <v>45490.0</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="H10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1">
-        <v>45819.0</v>
+        <v>45881.0</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="1">
+        <v>45490.0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="1">
-[...2 lines deleted...]
-      <c r="F11" t="s">
+      <c r="J11" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1">
-        <v>45819.0</v>
+        <v>45881.0</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="1">
-        <v>45432.0</v>
+        <v>45489.0</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H12" t="s">
         <v>45</v>
       </c>
       <c r="I12" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J12" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1">
-        <v>45804.0</v>
+        <v>45866.0</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="1">
-        <v>45412.0</v>
+        <v>45474.0</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H13" t="s">
         <v>47</v>
       </c>
       <c r="I13" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J13" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1">
-        <v>45804.0</v>
+        <v>45835.0</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="1">
-        <v>45412.0</v>
+        <v>45198.0</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H14" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I14" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J14" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1">
-        <v>45804.0</v>
+        <v>45835.0</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
+        <v>51</v>
+      </c>
+      <c r="E15" s="1">
+        <v>45198.0</v>
+      </c>
+      <c r="F15" t="s">
         <v>49</v>
       </c>
-      <c r="E15" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="G15" t="s">
+        <v>52</v>
+      </c>
+      <c r="H15" t="s">
         <v>50</v>
       </c>
-      <c r="H15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I15" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="J15" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1">
-        <v>45804.0</v>
+        <v>45834.0</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="1">
+        <v>45380.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" t="s">
         <v>54</v>
       </c>
-      <c r="E16" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I16" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="J16" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1">
-        <v>45797.0</v>
+        <v>45832.0</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="1">
-        <v>45406.0</v>
+        <v>45432.0</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G17" t="s">
         <v>56</v>
       </c>
       <c r="H17" t="s">
         <v>57</v>
       </c>
       <c r="I17" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J17" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1">
-        <v>45797.0</v>
+        <v>45832.0</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E18" s="1">
-        <v>45406.0</v>
+        <v>45432.0</v>
       </c>
       <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H18" t="s">
         <v>57</v>
       </c>
       <c r="I18" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J18" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1">
-        <v>45797.0</v>
+        <v>45832.0</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E19" s="1">
-        <v>45406.0</v>
+        <v>45432.0</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G19" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H19" t="s">
         <v>57</v>
       </c>
       <c r="I19" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J19" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1">
-        <v>45790.0</v>
+        <v>45832.0</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E20" s="1">
-        <v>45245.0</v>
+        <v>45432.0</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G20" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="H20" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="I20" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="J20" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1">
-        <v>45787.0</v>
+        <v>45826.0</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="1">
-        <v>45335.0</v>
+        <v>45435.0</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="H21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I21" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="J21" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1">
-        <v>45785.0</v>
+        <v>45824.0</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E22" s="1">
-        <v>45455.0</v>
+        <v>45428.0</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G22" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I22" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="J22" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1">
-        <v>45772.0</v>
+        <v>45819.0</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E23" s="1">
-        <v>45378.0</v>
+        <v>45429.0</v>
       </c>
       <c r="F23" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="G23" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H23" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I23" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="J23" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1">
-        <v>45756.0</v>
+        <v>45819.0</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E24" s="1">
-        <v>45362.0</v>
+        <v>45432.0</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G24" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H24" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I24" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J24" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1">
-        <v>45736.0</v>
+        <v>45804.0</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E25" s="1">
-        <v>45343.0</v>
+        <v>45412.0</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G25" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="H25" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I25" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="J25" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1">
-        <v>45736.0</v>
+        <v>45804.0</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E26" s="1">
-        <v>45343.0</v>
+        <v>45412.0</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G26" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H26" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I26" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="J26" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1">
-        <v>45730.0</v>
+        <v>45804.0</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E27" s="1">
-        <v>45338.0</v>
+        <v>45411.0</v>
       </c>
       <c r="F27" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I27" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="J27" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1">
-        <v>45688.0</v>
+        <v>45804.0</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="1">
-        <v>45362.0</v>
+        <v>45411.0</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G28" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="H28" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="I28" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J28" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1">
-        <v>45688.0</v>
+        <v>45797.0</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" s="1">
+        <v>45406.0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
       <c r="J29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1">
-        <v>45688.0</v>
+        <v>45797.0</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E30" s="1">
-        <v>45362.0</v>
+        <v>45406.0</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G30" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="H30" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
       <c r="J30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1">
-        <v>45652.0</v>
+        <v>45797.0</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E31" s="1">
-        <v>45251.0</v>
+        <v>45406.0</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G31" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H31" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="I31" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="J31" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1">
-        <v>45652.0</v>
+        <v>45790.0</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E32" s="1">
-        <v>45251.0</v>
+        <v>45245.0</v>
       </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G32" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H32" t="s">
         <v>90</v>
       </c>
       <c r="I32" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="J32" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1">
-        <v>45652.0</v>
+        <v>45787.0</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E33" s="1">
-        <v>45251.0</v>
+        <v>45335.0</v>
       </c>
       <c r="F33" t="s">
+        <v>49</v>
+      </c>
+      <c r="G33" t="s">
         <v>22</v>
       </c>
-      <c r="G33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I33" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="J33" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1">
-        <v>45618.0</v>
+        <v>45785.0</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E34" s="1">
-        <v>45224.0</v>
+        <v>45455.0</v>
       </c>
       <c r="F34" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G34" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H34" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
       <c r="J34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
-        <v>45617.0</v>
+        <v>45772.0</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E35" s="1">
-        <v>45406.0</v>
+        <v>45378.0</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G35" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="H35" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="I35" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J35" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1">
-        <v>45615.0</v>
+        <v>45756.0</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E36" s="1">
-        <v>45404.0</v>
+        <v>45362.0</v>
       </c>
       <c r="F36" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G36" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H36" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="I36" t="s">
-        <v>91</v>
+        <v>30</v>
       </c>
       <c r="J36" t="s">
-        <v>92</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1">
-        <v>45594.0</v>
+        <v>45736.0</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
+        <v>99</v>
+      </c>
+      <c r="E37" s="1">
+        <v>45343.0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37" t="s">
+        <v>100</v>
+      </c>
+      <c r="I37" t="s">
+        <v>101</v>
+      </c>
+      <c r="J37" t="s">
         <v>102</v>
-      </c>
-[...16 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1">
-        <v>45562.0</v>
+        <v>45736.0</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E38" s="1">
-        <v>45070.0</v>
+        <v>45343.0</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G38" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="H38" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="I38" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="J38" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1">
-        <v>45530.0</v>
+        <v>45730.0</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E39" s="1">
-        <v>45145.0</v>
+        <v>45338.0</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G39" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="H39" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="I39" t="s">
-        <v>91</v>
+        <v>41</v>
       </c>
       <c r="J39" t="s">
-        <v>92</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1">
-        <v>45491.0</v>
+        <v>45688.0</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E40" s="1">
-        <v>45103.0</v>
+        <v>45362.0</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G40" t="s">
-        <v>12</v>
+        <v>108</v>
       </c>
       <c r="H40" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="I40" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="J40" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1">
-        <v>45491.0</v>
+        <v>45688.0</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E41" s="1">
-        <v>45103.0</v>
+        <v>45362.0</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G41" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H41" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="I41" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="J41" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1">
-        <v>45456.0</v>
+        <v>45688.0</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
+        <v>111</v>
+      </c>
+      <c r="E42" s="1">
+        <v>45362.0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" t="s">
         <v>112</v>
       </c>
-      <c r="E42" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="I42" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J42" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1">
-        <v>45456.0</v>
+        <v>45652.0</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
+        <v>113</v>
+      </c>
+      <c r="E43" s="1">
+        <v>45251.0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" t="s">
         <v>114</v>
       </c>
-      <c r="E43" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="I43" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="J43" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1">
-        <v>45335.0</v>
+        <v>45652.0</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
+        <v>118</v>
+      </c>
+      <c r="E44" s="1">
+        <v>45251.0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H44" t="s">
         <v>115</v>
       </c>
-      <c r="E44" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I44" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="J44" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1">
-        <v>45334.0</v>
+        <v>45652.0</v>
       </c>
       <c r="B45" s="1"/>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
+        <v>119</v>
+      </c>
+      <c r="E45" s="1">
+        <v>45251.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45" t="s">
+        <v>115</v>
+      </c>
+      <c r="I45" t="s">
         <v>116</v>
       </c>
-      <c r="E45" s="1">
-[...8 lines deleted...]
-      <c r="H45" t="s">
+      <c r="J45" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1">
-        <v>45251.0</v>
+        <v>45618.0</v>
       </c>
       <c r="B46" s="1"/>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E46" s="1">
-        <v>44873.0</v>
+        <v>45224.0</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G46" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H46" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I46" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="J46" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1">
-        <v>45247.0</v>
+        <v>45617.0</v>
       </c>
       <c r="B47" s="1"/>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E47" s="1">
-        <v>45037.0</v>
+        <v>45406.0</v>
       </c>
       <c r="F47" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="H47" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="I47" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J47" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1">
-        <v>45222.0</v>
+        <v>45615.0</v>
       </c>
       <c r="B48" s="1"/>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E48" s="1">
-        <v>44677.0</v>
+        <v>45404.0</v>
       </c>
       <c r="F48" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H48" t="s">
-        <v>43</v>
+        <v>125</v>
       </c>
       <c r="I48" t="s">
-        <v>25</v>
+        <v>116</v>
       </c>
       <c r="J48" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1">
-        <v>45176.0</v>
+        <v>45594.0</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E49" s="1">
-        <v>44658.0</v>
+        <v>45203.0</v>
       </c>
       <c r="F49" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="G49" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="H49" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I49" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J49" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1">
-        <v>45121.0</v>
+        <v>45562.0</v>
       </c>
       <c r="B50" s="1"/>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E50" s="1">
-        <v>44859.0</v>
+        <v>45070.0</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G50" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="H50" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I50" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="J50" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1">
-        <v>45050.0</v>
+        <v>45530.0</v>
       </c>
       <c r="B51" s="1"/>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E51" s="1">
-        <v>44600.0</v>
+        <v>45145.0</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="H51" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I51" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="J51" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1">
-        <v>45050.0</v>
+        <v>45491.0</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E52" s="1">
-        <v>44600.0</v>
+        <v>45103.0</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="H52" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="I52" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="J52" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1">
-        <v>45050.0</v>
+        <v>45491.0</v>
       </c>
       <c r="B53" s="1"/>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E53" s="1">
-        <v>44600.0</v>
+        <v>45103.0</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H53" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="I53" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="J53" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1">
-        <v>45009.0</v>
+        <v>45456.0</v>
       </c>
       <c r="B54" s="1"/>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E54" s="1">
-        <v>44678.0</v>
+        <v>45070.0</v>
       </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G54" t="s">
-        <v>134</v>
+        <v>49</v>
       </c>
       <c r="H54" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I54" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="J54" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1">
-        <v>44992.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>45456.0</v>
+      </c>
+      <c r="B55" s="1"/>
       <c r="C55" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E55" s="1">
-        <v>44600.0</v>
+        <v>45070.0</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G55" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="H55" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="I55" t="s">
         <v>15</v>
       </c>
       <c r="J55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1">
-        <v>44984.0</v>
+        <v>45335.0</v>
       </c>
       <c r="B56" s="1"/>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
         <v>139</v>
       </c>
       <c r="E56" s="1">
-        <v>44600.0</v>
+        <v>45070.0</v>
       </c>
       <c r="F56" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G56" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="H56" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="I56" t="s">
         <v>15</v>
       </c>
       <c r="J56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1">
-        <v>44916.0</v>
+        <v>45334.0</v>
       </c>
       <c r="B57" s="1"/>
       <c r="C57" t="s">
         <v>10</v>
       </c>
-      <c r="D57">
-        <v>2102160</v>
+      <c r="D57" t="s">
+        <v>140</v>
       </c>
       <c r="E57" s="1">
-        <v>44368.0</v>
+        <v>44951.0</v>
       </c>
       <c r="F57" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="G57" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H57" t="s">
         <v>141</v>
       </c>
       <c r="I57" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J57" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1">
-        <v>44897.0</v>
+        <v>45251.0</v>
       </c>
       <c r="B58" s="1"/>
       <c r="C58" t="s">
         <v>10</v>
       </c>
-      <c r="D58">
-        <v>2101365</v>
+      <c r="D58" t="s">
+        <v>142</v>
       </c>
       <c r="E58" s="1">
-        <v>44349.0</v>
+        <v>44873.0</v>
       </c>
       <c r="F58" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="G58" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="H58" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I58" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="J58" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1">
-        <v>44886.0</v>
+        <v>45247.0</v>
       </c>
       <c r="B59" s="1"/>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E59" s="1">
-        <v>44501.0</v>
+        <v>45037.0</v>
       </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G59" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="H59" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I59" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J59" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1">
-        <v>44886.0</v>
+        <v>45222.0</v>
       </c>
       <c r="B60" s="1"/>
       <c r="C60" t="s">
         <v>10</v>
       </c>
       <c r="D60" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E60" s="1">
-        <v>44501.0</v>
+        <v>44677.0</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G60" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="H60" t="s">
-        <v>144</v>
+        <v>73</v>
       </c>
       <c r="I60" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J60" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1">
-        <v>44869.0</v>
+        <v>45176.0</v>
       </c>
       <c r="B61" s="1"/>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E61" s="1">
-        <v>44610.0</v>
+        <v>44658.0</v>
       </c>
       <c r="F61" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G61" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H61" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I61" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="J61" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1">
-        <v>44795.0</v>
+        <v>45121.0</v>
       </c>
       <c r="B62" s="1"/>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
+        <v>149</v>
+      </c>
+      <c r="E62" s="1">
+        <v>44859.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" t="s">
         <v>150</v>
       </c>
-      <c r="E62" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I62" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J62" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1">
-        <v>44700.0</v>
+        <v>45050.0</v>
       </c>
       <c r="B63" s="1"/>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" t="s">
         <v>151</v>
       </c>
       <c r="E63" s="1">
-        <v>44312.0</v>
+        <v>44600.0</v>
       </c>
       <c r="F63" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G63" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="H63" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I63" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J63" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1">
-        <v>44697.0</v>
+        <v>45050.0</v>
       </c>
       <c r="B64" s="1"/>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
+        <v>154</v>
+      </c>
+      <c r="E64" s="1">
+        <v>44600.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>49</v>
+      </c>
+      <c r="G64" t="s">
+        <v>64</v>
+      </c>
+      <c r="H64" t="s">
         <v>153</v>
       </c>
-      <c r="E64" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I64" t="s">
-        <v>91</v>
+        <v>30</v>
       </c>
       <c r="J64" t="s">
-        <v>92</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1">
-        <v>44679.0</v>
+        <v>45050.0</v>
       </c>
       <c r="B65" s="1"/>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
         <v>155</v>
       </c>
       <c r="E65" s="1">
-        <v>44099.0</v>
+        <v>44600.0</v>
       </c>
       <c r="F65" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="G65" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="H65" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="I65" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J65" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1">
-        <v>44679.0</v>
+        <v>45009.0</v>
       </c>
       <c r="B66" s="1"/>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" t="s">
+        <v>156</v>
+      </c>
+      <c r="E66" s="1">
+        <v>44678.0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" t="s">
         <v>157</v>
       </c>
-      <c r="E66" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="H66" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I66" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="J66" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1">
-        <v>44679.0</v>
-[...1 lines deleted...]
-      <c r="B67" s="1"/>
+        <v>44992.0</v>
+      </c>
+      <c r="B67" s="1">
+        <v>45601.0</v>
+      </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D67" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E67" s="1">
-        <v>44099.0</v>
+        <v>44600.0</v>
       </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
       <c r="G67" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="H67" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="I67" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J67" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1">
-        <v>44636.0</v>
+        <v>44984.0</v>
       </c>
       <c r="B68" s="1"/>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E68" s="1">
-        <v>44244.0</v>
+        <v>44600.0</v>
       </c>
       <c r="F68" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G68" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="H68" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I68" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J68" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1">
-        <v>44636.0</v>
+        <v>44916.0</v>
       </c>
       <c r="B69" s="1"/>
       <c r="C69" t="s">
         <v>10</v>
       </c>
-      <c r="D69" t="s">
-        <v>161</v>
+      <c r="D69">
+        <v>2102160</v>
       </c>
       <c r="E69" s="1">
-        <v>44244.0</v>
+        <v>44368.0</v>
       </c>
       <c r="F69" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G69" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H69" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="I69" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J69" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1">
-        <v>44635.0</v>
+        <v>44897.0</v>
       </c>
       <c r="B70" s="1"/>
       <c r="C70" t="s">
         <v>10</v>
       </c>
-      <c r="D70" t="s">
-        <v>162</v>
+      <c r="D70">
+        <v>2101365</v>
       </c>
       <c r="E70" s="1">
-        <v>44250.0</v>
+        <v>44349.0</v>
       </c>
       <c r="F70" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G70" t="s">
-        <v>12</v>
+        <v>152</v>
       </c>
       <c r="H70" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="I70" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J70" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1">
-        <v>44635.0</v>
+        <v>44886.0</v>
       </c>
       <c r="B71" s="1"/>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E71" s="1">
-        <v>44250.0</v>
+        <v>44501.0</v>
       </c>
       <c r="F71" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G71" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="H71" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="I71" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J71" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1">
-        <v>44623.0</v>
+        <v>44886.0</v>
       </c>
       <c r="B72" s="1"/>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E72" s="1">
-        <v>44235.0</v>
+        <v>44501.0</v>
       </c>
       <c r="F72" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G72" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="H72" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I72" t="s">
         <v>15</v>
       </c>
       <c r="J72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1">
-        <v>44610.0</v>
+        <v>44869.0</v>
       </c>
       <c r="B73" s="1"/>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E73" s="1">
-        <v>44357.0</v>
+        <v>44610.0</v>
       </c>
       <c r="F73" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G73" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H73" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="I73" t="s">
-        <v>80</v>
+        <v>171</v>
       </c>
       <c r="J73" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1">
-        <v>44580.0</v>
+        <v>44795.0</v>
       </c>
       <c r="B74" s="1"/>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E74" s="1">
-        <v>44186.0</v>
+        <v>44600.0</v>
       </c>
       <c r="F74" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G74" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="H74" t="s">
-        <v>43</v>
+        <v>163</v>
       </c>
       <c r="I74" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J74" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1">
-        <v>44552.0</v>
+        <v>44700.0</v>
       </c>
       <c r="B75" s="1"/>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E75" s="1">
-        <v>44169.0</v>
+        <v>44312.0</v>
       </c>
       <c r="F75" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G75" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H75" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="I75" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J75" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1">
-        <v>44540.0</v>
+        <v>44697.0</v>
       </c>
       <c r="B76" s="1"/>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="E76" s="1">
-        <v>44280.0</v>
+        <v>44313.0</v>
       </c>
       <c r="F76" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G76" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H76" t="s">
-        <v>69</v>
+        <v>177</v>
       </c>
       <c r="I76" t="s">
-        <v>25</v>
+        <v>116</v>
       </c>
       <c r="J76" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1">
-        <v>44536.0</v>
+        <v>44679.0</v>
       </c>
       <c r="B77" s="1"/>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E77" s="1">
-        <v>44151.0</v>
+        <v>44099.0</v>
       </c>
       <c r="F77" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G77" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="H77" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="I77" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J77" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1">
-        <v>44526.0</v>
+        <v>44679.0</v>
       </c>
       <c r="B78" s="1"/>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E78" s="1">
-        <v>43978.0</v>
+        <v>44099.0</v>
       </c>
       <c r="F78" t="s">
-        <v>176</v>
+        <v>49</v>
       </c>
       <c r="G78" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="H78" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="I78" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J78" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1">
-        <v>44512.0</v>
+        <v>44679.0</v>
       </c>
       <c r="B79" s="1"/>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E79" s="1">
-        <v>44132.0</v>
+        <v>44099.0</v>
       </c>
       <c r="F79" t="s">
+        <v>49</v>
+      </c>
+      <c r="G79" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="H79" t="s">
         <v>179</v>
       </c>
       <c r="I79" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J79" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1">
-        <v>44512.0</v>
+        <v>44636.0</v>
       </c>
       <c r="B80" s="1"/>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E80" s="1">
-        <v>44132.0</v>
+        <v>44244.0</v>
       </c>
       <c r="F80" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G80" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="H80" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="I80" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J80" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1">
-        <v>44467.0</v>
+        <v>44636.0</v>
       </c>
       <c r="B81" s="1"/>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E81" s="1">
-        <v>43921.0</v>
+        <v>44244.0</v>
       </c>
       <c r="F81" t="s">
-        <v>176</v>
+        <v>72</v>
       </c>
       <c r="G81" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H81" t="s">
         <v>183</v>
       </c>
       <c r="I81" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J81" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1">
-        <v>44463.0</v>
+        <v>44635.0</v>
       </c>
       <c r="B82" s="1"/>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E82" s="1">
-        <v>44012.0</v>
+        <v>44250.0</v>
       </c>
       <c r="F82" t="s">
         <v>12</v>
       </c>
       <c r="G82" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="H82" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I82" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J82" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1">
-        <v>44441.0</v>
+        <v>44635.0</v>
       </c>
       <c r="B83" s="1"/>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
+        <v>187</v>
+      </c>
+      <c r="E83" s="1">
+        <v>44250.0</v>
+      </c>
+      <c r="F83" t="s">
+        <v>12</v>
+      </c>
+      <c r="G83" t="s">
+        <v>123</v>
+      </c>
+      <c r="H83" t="s">
         <v>186</v>
       </c>
-      <c r="E83" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I83" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="J83" t="s">
-        <v>149</v>
+        <v>27</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1">
-        <v>44441.0</v>
+        <v>44623.0</v>
       </c>
       <c r="B84" s="1"/>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" t="s">
         <v>188</v>
       </c>
       <c r="E84" s="1">
-        <v>44186.0</v>
+        <v>44235.0</v>
       </c>
       <c r="F84" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G84" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H84" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I84" t="s">
-        <v>148</v>
+        <v>30</v>
       </c>
       <c r="J84" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1">
-        <v>44435.0</v>
+        <v>44610.0</v>
       </c>
       <c r="B85" s="1"/>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E85" s="1">
-        <v>44182.0</v>
+        <v>44357.0</v>
       </c>
       <c r="F85" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G85" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H85" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="I85" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J85" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1">
-        <v>44431.0</v>
+        <v>44580.0</v>
       </c>
       <c r="B86" s="1"/>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E86" s="1">
-        <v>44047.0</v>
+        <v>44186.0</v>
       </c>
       <c r="F86" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G86" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="H86" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="I86" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J86" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1">
-        <v>44431.0</v>
+        <v>44552.0</v>
       </c>
       <c r="B87" s="1"/>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" t="s">
         <v>193</v>
       </c>
       <c r="E87" s="1">
-        <v>44047.0</v>
+        <v>44169.0</v>
       </c>
       <c r="F87" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G87" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="H87" t="s">
         <v>194</v>
       </c>
       <c r="I87" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J87" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1">
-        <v>44428.0</v>
+        <v>44540.0</v>
       </c>
       <c r="B88" s="1"/>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" t="s">
         <v>195</v>
       </c>
       <c r="E88" s="1">
-        <v>44048.0</v>
+        <v>44280.0</v>
       </c>
       <c r="F88" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G88" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H88" t="s">
-        <v>196</v>
+        <v>96</v>
       </c>
       <c r="I88" t="s">
-        <v>148</v>
+        <v>58</v>
       </c>
       <c r="J88" t="s">
-        <v>149</v>
+        <v>59</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1">
-        <v>44412.0</v>
+        <v>44536.0</v>
       </c>
       <c r="B89" s="1"/>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E89" s="1">
         <v>44151.0</v>
       </c>
       <c r="F89" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G89" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="H89" t="s">
-        <v>174</v>
+        <v>197</v>
       </c>
       <c r="I89" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J89" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1">
-        <v>44396.0</v>
+        <v>44526.0</v>
       </c>
       <c r="B90" s="1"/>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" t="s">
         <v>198</v>
       </c>
       <c r="E90" s="1">
-        <v>44011.0</v>
+        <v>43978.0</v>
       </c>
       <c r="F90" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G90" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H90" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I90" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J90" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1">
-        <v>44390.0</v>
+        <v>44512.0</v>
       </c>
       <c r="B91" s="1"/>
       <c r="C91" t="s">
         <v>10</v>
       </c>
       <c r="D91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E91" s="1">
-        <v>44004.0</v>
+        <v>44132.0</v>
       </c>
       <c r="F91" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G91" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H91" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I91" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J91" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1">
-        <v>44362.0</v>
+        <v>44512.0</v>
       </c>
       <c r="B92" s="1"/>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
+        <v>203</v>
+      </c>
+      <c r="E92" s="1">
+        <v>44132.0</v>
+      </c>
+      <c r="F92" t="s">
+        <v>12</v>
+      </c>
+      <c r="G92" t="s">
+        <v>204</v>
+      </c>
+      <c r="H92" t="s">
         <v>202</v>
       </c>
-      <c r="E92" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I92" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="J92" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1">
-        <v>44330.0</v>
+        <v>44467.0</v>
       </c>
       <c r="B93" s="1"/>
       <c r="C93" t="s">
         <v>10</v>
       </c>
       <c r="D93" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E93" s="1">
-        <v>43945.0</v>
+        <v>43921.0</v>
       </c>
       <c r="F93" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G93" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H93" t="s">
-        <v>147</v>
+        <v>206</v>
       </c>
       <c r="I93" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="J93" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1">
-        <v>44327.0</v>
+        <v>44463.0</v>
       </c>
       <c r="B94" s="1"/>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E94" s="1">
-        <v>43943.0</v>
+        <v>44012.0</v>
       </c>
       <c r="F94" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G94" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="H94" t="s">
-        <v>113</v>
+        <v>208</v>
       </c>
       <c r="I94" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J94" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1">
-        <v>44326.0</v>
+        <v>44441.0</v>
       </c>
       <c r="B95" s="1"/>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E95" s="1">
-        <v>44069.0</v>
+        <v>44186.0</v>
       </c>
       <c r="F95" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G95" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H95" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="I95" t="s">
-        <v>80</v>
+        <v>171</v>
       </c>
       <c r="J95" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
-        <v>44320.0</v>
+        <v>44441.0</v>
       </c>
       <c r="B96" s="1"/>
       <c r="C96" t="s">
         <v>10</v>
       </c>
       <c r="D96" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E96" s="1">
-        <v>43935.0</v>
+        <v>44186.0</v>
       </c>
       <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" t="s">
         <v>22</v>
       </c>
-      <c r="G96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H96" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I96" t="s">
-        <v>25</v>
+        <v>171</v>
       </c>
       <c r="J96" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
-        <v>44313.0</v>
+        <v>44435.0</v>
       </c>
       <c r="B97" s="1"/>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E97" s="1">
-        <v>43928.0</v>
+        <v>44182.0</v>
       </c>
       <c r="F97" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="H97" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="I97" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J97" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
-        <v>44313.0</v>
+        <v>44431.0</v>
       </c>
       <c r="B98" s="1"/>
       <c r="C98" t="s">
         <v>10</v>
       </c>
       <c r="D98" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E98" s="1">
-        <v>43928.0</v>
+        <v>44047.0</v>
       </c>
       <c r="F98" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G98" t="s">
-        <v>213</v>
+        <v>80</v>
       </c>
       <c r="H98" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="I98" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J98" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
-        <v>44313.0</v>
+        <v>44431.0</v>
       </c>
       <c r="B99" s="1"/>
       <c r="C99" t="s">
         <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E99" s="1">
-        <v>43928.0</v>
+        <v>44047.0</v>
       </c>
       <c r="F99" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G99" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="H99" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="I99" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J99" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1">
-        <v>44305.0</v>
+        <v>44428.0</v>
       </c>
       <c r="B100" s="1"/>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E100" s="1">
-        <v>44039.0</v>
+        <v>44048.0</v>
       </c>
       <c r="F100" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G100" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="H100" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="I100" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="J100" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1">
-        <v>44300.0</v>
+        <v>44412.0</v>
       </c>
       <c r="B101" s="1"/>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E101" s="1">
-        <v>44039.0</v>
+        <v>44151.0</v>
       </c>
       <c r="F101" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G101" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="H101" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="I101" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J101" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1">
-        <v>44298.0</v>
+        <v>44396.0</v>
       </c>
       <c r="B102" s="1"/>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E102" s="1">
-        <v>44039.0</v>
+        <v>44011.0</v>
       </c>
       <c r="F102" t="s">
+        <v>12</v>
+      </c>
+      <c r="G102" t="s">
         <v>22</v>
       </c>
-      <c r="G102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H102" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I102" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J102" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1">
-        <v>44293.0</v>
+        <v>44390.0</v>
       </c>
       <c r="B103" s="1"/>
       <c r="C103" t="s">
         <v>10</v>
       </c>
       <c r="D103" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E103" s="1">
-        <v>44035.0</v>
+        <v>44004.0</v>
       </c>
       <c r="F103" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G103" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="H103" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I103" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="J103" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1">
-        <v>44293.0</v>
+        <v>44362.0</v>
       </c>
       <c r="B104" s="1"/>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E104" s="1">
-        <v>44035.0</v>
+        <v>44095.0</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="H104" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="I104" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="J104" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1">
-        <v>44274.0</v>
+        <v>44330.0</v>
       </c>
       <c r="B105" s="1"/>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E105" s="1">
-        <v>43893.0</v>
+        <v>43945.0</v>
       </c>
       <c r="F105" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G105" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H105" t="s">
-        <v>226</v>
+        <v>170</v>
       </c>
       <c r="I105" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="J105" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1">
-        <v>44264.0</v>
+        <v>44327.0</v>
       </c>
       <c r="B106" s="1"/>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E106" s="1">
-        <v>43720.0</v>
+        <v>43943.0</v>
       </c>
       <c r="F106" t="s">
         <v>12</v>
       </c>
       <c r="G106" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="H106" t="s">
-        <v>228</v>
+        <v>137</v>
       </c>
       <c r="I106" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="J106" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1">
-        <v>44259.0</v>
+        <v>44326.0</v>
       </c>
       <c r="B107" s="1"/>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
         <v>229</v>
       </c>
       <c r="E107" s="1">
-        <v>43879.0</v>
+        <v>44069.0</v>
       </c>
       <c r="F107" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G107" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H107" t="s">
         <v>230</v>
       </c>
       <c r="I107" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="J107" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1">
-        <v>44243.0</v>
+        <v>44320.0</v>
       </c>
       <c r="B108" s="1"/>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
         <v>231</v>
       </c>
       <c r="E108" s="1">
-        <v>43866.0</v>
+        <v>43935.0</v>
       </c>
       <c r="F108" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G108" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H108" t="s">
         <v>232</v>
       </c>
       <c r="I108" t="s">
-        <v>233</v>
+        <v>58</v>
       </c>
       <c r="J108" t="s">
-        <v>234</v>
+        <v>59</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1">
-        <v>44230.0</v>
+        <v>44313.0</v>
       </c>
       <c r="B109" s="1"/>
       <c r="C109" t="s">
         <v>10</v>
       </c>
       <c r="D109" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E109" s="1">
-        <v>43964.0</v>
+        <v>43928.0</v>
       </c>
       <c r="F109" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G109" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="H109" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="I109" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J109" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1">
-        <v>44225.0</v>
+        <v>44313.0</v>
       </c>
       <c r="B110" s="1"/>
       <c r="C110" t="s">
         <v>10</v>
       </c>
       <c r="D110" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E110" s="1">
-        <v>43845.0</v>
+        <v>43928.0</v>
       </c>
       <c r="F110" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G110" t="s">
-        <v>85</v>
+        <v>236</v>
       </c>
       <c r="H110" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="I110" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J110" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1">
-        <v>44225.0</v>
+        <v>44313.0</v>
       </c>
       <c r="B111" s="1"/>
       <c r="C111" t="s">
         <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E111" s="1">
-        <v>43845.0</v>
+        <v>43928.0</v>
       </c>
       <c r="F111" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G111" t="s">
-        <v>240</v>
+        <v>49</v>
       </c>
       <c r="H111" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="I111" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J111" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1">
-        <v>44225.0</v>
+        <v>44305.0</v>
       </c>
       <c r="B112" s="1"/>
       <c r="C112" t="s">
         <v>10</v>
       </c>
       <c r="D112" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="E112" s="1">
-        <v>43845.0</v>
+        <v>44039.0</v>
       </c>
       <c r="F112" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G112" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="H112" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I112" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J112" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1">
-        <v>44225.0</v>
+        <v>44300.0</v>
       </c>
       <c r="B113" s="1"/>
       <c r="C113" t="s">
         <v>10</v>
       </c>
       <c r="D113" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E113" s="1">
-        <v>43845.0</v>
+        <v>44039.0</v>
       </c>
       <c r="F113" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G113" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H113" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="I113" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J113" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1">
-        <v>44197.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>44298.0</v>
+      </c>
+      <c r="B114" s="1"/>
       <c r="C114" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D114" t="s">
+        <v>242</v>
+      </c>
+      <c r="E114" s="1">
+        <v>44039.0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>12</v>
+      </c>
+      <c r="G114" t="s">
+        <v>18</v>
+      </c>
+      <c r="H114" t="s">
         <v>243</v>
       </c>
-      <c r="E114" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I114" t="s">
-        <v>245</v>
+        <v>15</v>
       </c>
       <c r="J114" t="s">
-        <v>246</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1">
-        <v>44197.0</v>
+        <v>44293.0</v>
       </c>
       <c r="B115" s="1"/>
       <c r="C115" t="s">
         <v>10</v>
       </c>
       <c r="D115" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E115" s="1">
-        <v>44197.0</v>
+        <v>44035.0</v>
       </c>
       <c r="F115" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G115" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="H115" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="I115" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="J115" t="s">
-        <v>250</v>
+        <v>31</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
-        <v>44197.0</v>
+        <v>44293.0</v>
       </c>
       <c r="B116" s="1"/>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="E116" s="1">
-        <v>44197.0</v>
+        <v>44035.0</v>
       </c>
       <c r="F116" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G116" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="H116" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="I116" t="s">
-        <v>253</v>
+        <v>30</v>
       </c>
       <c r="J116" t="s">
-        <v>254</v>
+        <v>31</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
-        <v>44197.0</v>
+        <v>44274.0</v>
       </c>
       <c r="B117" s="1"/>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="E117" s="1">
-        <v>44197.0</v>
+        <v>43893.0</v>
       </c>
       <c r="F117" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G117" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H117" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="I117" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="J117" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1">
-        <v>44197.0</v>
+        <v>44264.0</v>
       </c>
       <c r="B118" s="1"/>
       <c r="C118" t="s">
         <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="E118" s="1">
-        <v>44197.0</v>
+        <v>43720.0</v>
       </c>
       <c r="F118" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="G118" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="H118" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="I118" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="J118" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1">
-        <v>44197.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>44259.0</v>
+      </c>
+      <c r="B119" s="1"/>
       <c r="C119" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="E119" s="1">
-        <v>44197.0</v>
+        <v>43879.0</v>
       </c>
       <c r="F119" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G119" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H119" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="I119" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J119" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1">
-        <v>44197.0</v>
+        <v>44243.0</v>
       </c>
       <c r="B120" s="1"/>
       <c r="C120" t="s">
         <v>10</v>
       </c>
       <c r="D120" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="E120" s="1">
-        <v>44197.0</v>
+        <v>43866.0</v>
       </c>
       <c r="F120" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G120" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H120" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="I120" t="s">
-        <v>52</v>
+        <v>255</v>
       </c>
       <c r="J120" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1">
-        <v>44197.0</v>
+        <v>44230.0</v>
       </c>
       <c r="B121" s="1"/>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E121" s="1">
-        <v>44197.0</v>
+        <v>43964.0</v>
       </c>
       <c r="F121" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G121" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H121" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="I121" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="J121" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1">
-        <v>44197.0</v>
+        <v>44225.0</v>
       </c>
       <c r="B122" s="1"/>
       <c r="C122" t="s">
         <v>10</v>
       </c>
       <c r="D122" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="E122" s="1">
-        <v>44197.0</v>
+        <v>43845.0</v>
       </c>
       <c r="F122" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G122" t="s">
-        <v>134</v>
+        <v>110</v>
       </c>
       <c r="H122" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="I122" t="s">
-        <v>253</v>
+        <v>15</v>
       </c>
       <c r="J122" t="s">
-        <v>254</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1">
-        <v>44197.0</v>
+        <v>44225.0</v>
       </c>
       <c r="B123" s="1"/>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="E123" s="1">
-        <v>44197.0</v>
+        <v>43845.0</v>
       </c>
       <c r="F123" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G123" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="H123" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="I123" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J123" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1">
-        <v>44197.0</v>
+        <v>44225.0</v>
       </c>
       <c r="B124" s="1"/>
       <c r="C124" t="s">
         <v>10</v>
       </c>
       <c r="D124" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="E124" s="1">
-        <v>44197.0</v>
+        <v>43845.0</v>
       </c>
       <c r="F124" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G124" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="H124" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="I124" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J124" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1">
-        <v>44197.0</v>
+        <v>44225.0</v>
       </c>
       <c r="B125" s="1"/>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="E125" s="1">
-        <v>44197.0</v>
+        <v>43845.0</v>
       </c>
       <c r="F125" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="G125" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="H125" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="I125" t="s">
-        <v>253</v>
+        <v>15</v>
       </c>
       <c r="J125" t="s">
-        <v>254</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1">
         <v>44197.0</v>
       </c>
-      <c r="B126" s="1"/>
+      <c r="B126" s="1">
+        <v>44819.0</v>
+      </c>
       <c r="C126" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D126" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="E126" s="1">
         <v>44197.0</v>
       </c>
       <c r="F126" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="G126" t="s">
-        <v>272</v>
+        <v>89</v>
       </c>
       <c r="H126" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="I126" t="s">
-        <v>39</v>
+        <v>267</v>
       </c>
       <c r="J126" t="s">
-        <v>40</v>
+        <v>268</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1">
         <v>44197.0</v>
       </c>
       <c r="B127" s="1"/>
       <c r="C127" t="s">
         <v>10</v>
       </c>
       <c r="D127" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E127" s="1">
         <v>44197.0</v>
       </c>
       <c r="F127" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G127" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="H127" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="I127" t="s">
-        <v>91</v>
+        <v>271</v>
       </c>
       <c r="J127" t="s">
-        <v>92</v>
+        <v>272</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
-        <v>44176.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B128" s="1"/>
       <c r="C128" t="s">
         <v>10</v>
       </c>
       <c r="D128" t="s">
+        <v>273</v>
+      </c>
+      <c r="E128" s="1">
+        <v>44197.0</v>
+      </c>
+      <c r="F128" t="s">
+        <v>89</v>
+      </c>
+      <c r="G128" t="s">
+        <v>12</v>
+      </c>
+      <c r="H128" t="s">
+        <v>274</v>
+      </c>
+      <c r="I128" t="s">
+        <v>275</v>
+      </c>
+      <c r="J128" t="s">
         <v>276</v>
-      </c>
-[...16 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
-        <v>44152.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B129" s="1"/>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" t="s">
+        <v>277</v>
+      </c>
+      <c r="E129" s="1">
+        <v>44197.0</v>
+      </c>
+      <c r="F129" t="s">
+        <v>89</v>
+      </c>
+      <c r="G129" t="s">
+        <v>24</v>
+      </c>
+      <c r="H129" t="s">
         <v>278</v>
       </c>
-      <c r="E129" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I129" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="J129" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1">
-        <v>44151.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B130" s="1"/>
       <c r="C130" t="s">
         <v>10</v>
       </c>
       <c r="D130" t="s">
+        <v>279</v>
+      </c>
+      <c r="E130" s="1">
+        <v>44197.0</v>
+      </c>
+      <c r="F130" t="s">
+        <v>89</v>
+      </c>
+      <c r="G130" t="s">
+        <v>24</v>
+      </c>
+      <c r="H130" t="s">
         <v>280</v>
       </c>
-      <c r="E130" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I130" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J130" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1">
-        <v>44069.0</v>
-[...1 lines deleted...]
-      <c r="B131" s="1"/>
+        <v>44197.0</v>
+      </c>
+      <c r="B131" s="1">
+        <v>45092.0</v>
+      </c>
       <c r="C131" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D131" t="s">
+        <v>281</v>
+      </c>
+      <c r="E131" s="1">
+        <v>44197.0</v>
+      </c>
+      <c r="F131" t="s">
+        <v>89</v>
+      </c>
+      <c r="G131" t="s">
+        <v>49</v>
+      </c>
+      <c r="H131" t="s">
         <v>282</v>
       </c>
-      <c r="E131" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I131" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J131" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1">
-        <v>44069.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B132" s="1"/>
       <c r="C132" t="s">
         <v>10</v>
       </c>
       <c r="D132" t="s">
         <v>283</v>
       </c>
       <c r="E132" s="1">
-        <v>43683.0</v>
+        <v>44197.0</v>
       </c>
       <c r="F132" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G132" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H132" t="s">
-        <v>174</v>
+        <v>284</v>
       </c>
       <c r="I132" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J132" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1">
-        <v>44069.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>44197.0</v>
+      </c>
+      <c r="B133" s="1"/>
       <c r="C133" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E133" s="1">
-        <v>43683.0</v>
+        <v>44197.0</v>
       </c>
       <c r="F133" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G133" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="H133" t="s">
-        <v>174</v>
+        <v>286</v>
       </c>
       <c r="I133" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J133" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1">
-        <v>44032.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B134" s="1"/>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E134" s="1">
-        <v>43649.0</v>
+        <v>44197.0</v>
       </c>
       <c r="F134" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G134" t="s">
-        <v>13</v>
+        <v>157</v>
       </c>
       <c r="H134" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="I134" t="s">
-        <v>35</v>
+        <v>275</v>
       </c>
       <c r="J134" t="s">
-        <v>36</v>
+        <v>276</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1">
-        <v>44007.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B135" s="1"/>
       <c r="C135" t="s">
         <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E135" s="1">
-        <v>43623.0</v>
+        <v>44197.0</v>
       </c>
       <c r="F135" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="G135" t="s">
-        <v>272</v>
+        <v>24</v>
       </c>
       <c r="H135" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="I135" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="J135" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1">
-        <v>44004.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B136" s="1"/>
       <c r="C136" t="s">
         <v>10</v>
       </c>
       <c r="D136" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E136" s="1">
-        <v>43619.0</v>
+        <v>44197.0</v>
       </c>
       <c r="F136" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G136" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="H136" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="I136" t="s">
-        <v>253</v>
+        <v>26</v>
       </c>
       <c r="J136" t="s">
-        <v>254</v>
+        <v>27</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1">
-        <v>44004.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B137" s="1"/>
       <c r="C137" t="s">
         <v>10</v>
       </c>
       <c r="D137" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E137" s="1">
-        <v>43619.0</v>
+        <v>44197.0</v>
       </c>
       <c r="F137" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G137" t="s">
-        <v>12</v>
+        <v>152</v>
       </c>
       <c r="H137" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="I137" t="s">
-        <v>253</v>
+        <v>275</v>
       </c>
       <c r="J137" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1">
-        <v>43997.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B138" s="1"/>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E138" s="1">
-        <v>43601.0</v>
+        <v>44197.0</v>
       </c>
       <c r="F138" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="G138" t="s">
-        <v>13</v>
+        <v>294</v>
       </c>
       <c r="H138" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="I138" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="J138" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
-        <v>43997.0</v>
+        <v>44197.0</v>
       </c>
       <c r="B139" s="1"/>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="E139" s="1">
-        <v>43601.0</v>
+        <v>44197.0</v>
       </c>
       <c r="F139" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G139" t="s">
-        <v>272</v>
+        <v>89</v>
       </c>
       <c r="H139" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="I139" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="J139" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
-        <v>43983.0</v>
+        <v>44176.0</v>
       </c>
       <c r="B140" s="1"/>
       <c r="C140" t="s">
         <v>10</v>
       </c>
       <c r="D140" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E140" s="1">
-        <v>43593.0</v>
+        <v>43790.0</v>
       </c>
       <c r="F140" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G140" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H140" t="s">
-        <v>38</v>
+        <v>299</v>
       </c>
       <c r="I140" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="J140" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
-        <v>43969.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>44152.0</v>
+      </c>
+      <c r="B141" s="1"/>
       <c r="C141" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D141" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E141" s="1">
-        <v>43455.0</v>
+        <v>43675.0</v>
       </c>
       <c r="F141" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G141" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="H141" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="I141" t="s">
-        <v>245</v>
+        <v>30</v>
       </c>
       <c r="J141" t="s">
-        <v>246</v>
+        <v>31</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
-        <v>43958.0</v>
+        <v>44151.0</v>
       </c>
       <c r="B142" s="1"/>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E142" s="1">
-        <v>43493.0</v>
+        <v>43777.0</v>
       </c>
       <c r="F142" t="s">
-        <v>298</v>
+        <v>13</v>
       </c>
       <c r="G142" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H142" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="I142" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="J142" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
-        <v>43942.0</v>
+        <v>44069.0</v>
       </c>
       <c r="B143" s="1"/>
       <c r="C143" t="s">
         <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="E143" s="1">
-        <v>43557.0</v>
+        <v>43683.0</v>
       </c>
       <c r="F143" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G143" t="s">
         <v>13</v>
       </c>
       <c r="H143" t="s">
-        <v>301</v>
+        <v>197</v>
       </c>
       <c r="I143" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="J143" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
-        <v>43930.0</v>
+        <v>44069.0</v>
       </c>
       <c r="B144" s="1"/>
       <c r="C144" t="s">
         <v>10</v>
       </c>
       <c r="D144" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E144" s="1">
-        <v>43543.0</v>
+        <v>43683.0</v>
       </c>
       <c r="F144" t="s">
+        <v>12</v>
+      </c>
+      <c r="G144" t="s">
         <v>22</v>
       </c>
-      <c r="G144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H144" t="s">
-        <v>303</v>
+        <v>197</v>
       </c>
       <c r="I144" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J144" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
-        <v>43930.0</v>
-[...1 lines deleted...]
-      <c r="B145" s="1"/>
+        <v>44069.0</v>
+      </c>
+      <c r="B145" s="1">
+        <v>44574.0</v>
+      </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D145" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E145" s="1">
-        <v>43543.0</v>
+        <v>43683.0</v>
       </c>
       <c r="F145" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G145" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="H145" t="s">
-        <v>303</v>
+        <v>197</v>
       </c>
       <c r="I145" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J145" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
-        <v>43840.0</v>
+        <v>44032.0</v>
       </c>
       <c r="B146" s="1"/>
       <c r="C146" t="s">
         <v>10</v>
       </c>
       <c r="D146" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="E146" s="1">
-        <v>43423.0</v>
+        <v>43649.0</v>
       </c>
       <c r="F146" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G146" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H146" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="I146" t="s">
-        <v>307</v>
+        <v>15</v>
       </c>
       <c r="J146" t="s">
-        <v>308</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
-        <v>43840.0</v>
+        <v>44007.0</v>
       </c>
       <c r="B147" s="1"/>
       <c r="C147" t="s">
         <v>10</v>
       </c>
       <c r="D147" t="s">
         <v>309</v>
       </c>
       <c r="E147" s="1">
-        <v>43423.0</v>
+        <v>43623.0</v>
       </c>
       <c r="F147" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G147" t="s">
-        <v>13</v>
+        <v>294</v>
       </c>
       <c r="H147" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="I147" t="s">
-        <v>307</v>
+        <v>69</v>
       </c>
       <c r="J147" t="s">
-        <v>308</v>
+        <v>70</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
-        <v>43838.0</v>
+        <v>44004.0</v>
       </c>
       <c r="B148" s="1"/>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
         <v>310</v>
       </c>
       <c r="E148" s="1">
-        <v>43353.0</v>
+        <v>43619.0</v>
       </c>
       <c r="F148" t="s">
         <v>12</v>
       </c>
       <c r="G148" t="s">
-        <v>129</v>
+        <v>39</v>
       </c>
       <c r="H148" t="s">
         <v>311</v>
       </c>
       <c r="I148" t="s">
-        <v>35</v>
+        <v>275</v>
       </c>
       <c r="J148" t="s">
-        <v>36</v>
+        <v>276</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
-        <v>43838.0</v>
+        <v>44004.0</v>
       </c>
       <c r="B149" s="1"/>
       <c r="C149" t="s">
         <v>10</v>
       </c>
       <c r="D149" t="s">
         <v>312</v>
       </c>
       <c r="E149" s="1">
-        <v>43353.0</v>
+        <v>43619.0</v>
       </c>
       <c r="F149" t="s">
         <v>12</v>
       </c>
       <c r="G149" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="H149" t="s">
         <v>311</v>
       </c>
       <c r="I149" t="s">
-        <v>35</v>
+        <v>275</v>
       </c>
       <c r="J149" t="s">
-        <v>36</v>
+        <v>276</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
-        <v>43838.0</v>
+        <v>43997.0</v>
       </c>
       <c r="B150" s="1"/>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" t="s">
         <v>313</v>
       </c>
       <c r="E150" s="1">
-        <v>43353.0</v>
+        <v>43601.0</v>
       </c>
       <c r="F150" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="G150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H150" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="I150" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="J150" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
-        <v>43838.0</v>
+        <v>43997.0</v>
       </c>
       <c r="B151" s="1"/>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
+        <v>315</v>
+      </c>
+      <c r="E151" s="1">
+        <v>43601.0</v>
+      </c>
+      <c r="F151" t="s">
+        <v>72</v>
+      </c>
+      <c r="G151" t="s">
+        <v>294</v>
+      </c>
+      <c r="H151" t="s">
         <v>314</v>
       </c>
-      <c r="E151" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I151" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="J151" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
-        <v>43822.0</v>
+        <v>43983.0</v>
       </c>
       <c r="B152" s="1"/>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E152" s="1">
-        <v>43391.0</v>
+        <v>43593.0</v>
       </c>
       <c r="F152" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G152" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H152" t="s">
-        <v>316</v>
+        <v>68</v>
       </c>
       <c r="I152" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="J152" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
-        <v>43815.0</v>
+        <v>43969.0</v>
       </c>
       <c r="B153" s="1">
-        <v>45617.0</v>
+        <v>45143.0</v>
       </c>
       <c r="C153" t="s">
-        <v>136</v>
+        <v>159</v>
       </c>
       <c r="D153" t="s">
         <v>317</v>
       </c>
       <c r="E153" s="1">
-        <v>43389.0</v>
+        <v>43455.0</v>
       </c>
       <c r="F153" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G153" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="H153" t="s">
         <v>318</v>
       </c>
       <c r="I153" t="s">
-        <v>35</v>
+        <v>267</v>
       </c>
       <c r="J153" t="s">
-        <v>36</v>
+        <v>268</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1">
-        <v>43812.0</v>
+        <v>43958.0</v>
       </c>
       <c r="B154" s="1"/>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
         <v>319</v>
       </c>
       <c r="E154" s="1">
-        <v>43609.0</v>
+        <v>43493.0</v>
       </c>
       <c r="F154" t="s">
-        <v>22</v>
+        <v>320</v>
       </c>
       <c r="G154" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H154" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="I154" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="J154" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1">
-        <v>43808.0</v>
+        <v>43942.0</v>
       </c>
       <c r="B155" s="1"/>
       <c r="C155" t="s">
         <v>10</v>
       </c>
       <c r="D155" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E155" s="1">
-        <v>43440.0</v>
+        <v>43557.0</v>
       </c>
       <c r="F155" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G155" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="H155" t="s">
-        <v>252</v>
+        <v>323</v>
       </c>
       <c r="I155" t="s">
-        <v>253</v>
+        <v>171</v>
       </c>
       <c r="J155" t="s">
-        <v>254</v>
+        <v>172</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1">
-        <v>43747.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43930.0</v>
+      </c>
+      <c r="B156" s="1"/>
       <c r="C156" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D156" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E156" s="1">
-        <v>43206.0</v>
+        <v>43543.0</v>
       </c>
       <c r="F156" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G156" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H156" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="I156" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J156" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1">
-        <v>43747.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43930.0</v>
+      </c>
+      <c r="B157" s="1"/>
       <c r="C157" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D157" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E157" s="1">
-        <v>43206.0</v>
+        <v>43543.0</v>
       </c>
       <c r="F157" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G157" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H157" t="s">
         <v>325</v>
       </c>
       <c r="I157" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J157" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1">
-        <v>43747.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43840.0</v>
+      </c>
+      <c r="B158" s="1"/>
       <c r="C158" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D158" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E158" s="1">
-        <v>43206.0</v>
+        <v>43423.0</v>
       </c>
       <c r="F158" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G158" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H158" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I158" t="s">
-        <v>35</v>
+        <v>329</v>
       </c>
       <c r="J158" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
-        <v>43747.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43840.0</v>
+      </c>
+      <c r="B159" s="1"/>
       <c r="C159" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D159" t="s">
+        <v>331</v>
+      </c>
+      <c r="E159" s="1">
+        <v>43423.0</v>
+      </c>
+      <c r="F159" t="s">
+        <v>12</v>
+      </c>
+      <c r="G159" t="s">
+        <v>24</v>
+      </c>
+      <c r="H159" t="s">
         <v>328</v>
       </c>
-      <c r="E159" s="1">
-[...8 lines deleted...]
-      <c r="H159" t="s">
+      <c r="I159" t="s">
         <v>329</v>
       </c>
-      <c r="I159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J159" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1">
-        <v>43747.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43838.0</v>
+      </c>
+      <c r="B160" s="1"/>
       <c r="C160" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D160" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E160" s="1">
-        <v>43206.0</v>
+        <v>43353.0</v>
       </c>
       <c r="F160" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="G160" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="H160" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I160" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J160" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
-        <v>43725.0</v>
+        <v>43838.0</v>
       </c>
       <c r="B161" s="1"/>
       <c r="C161" t="s">
         <v>10</v>
       </c>
       <c r="D161" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E161" s="1">
-        <v>43339.0</v>
+        <v>43353.0</v>
       </c>
       <c r="F161" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="G161" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="H161" t="s">
         <v>333</v>
       </c>
       <c r="I161" t="s">
         <v>15</v>
       </c>
       <c r="J161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1">
-        <v>43725.0</v>
+        <v>43838.0</v>
       </c>
       <c r="B162" s="1"/>
       <c r="C162" t="s">
         <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E162" s="1">
-        <v>43321.0</v>
+        <v>43353.0</v>
       </c>
       <c r="F162" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="G162" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="H162" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="I162" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J162" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1">
-        <v>43725.0</v>
+        <v>43838.0</v>
       </c>
       <c r="B163" s="1"/>
       <c r="C163" t="s">
         <v>10</v>
       </c>
       <c r="D163" t="s">
         <v>336</v>
       </c>
       <c r="E163" s="1">
-        <v>43321.0</v>
+        <v>43353.0</v>
       </c>
       <c r="F163" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="G163" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H163" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="I163" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J163" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1">
-        <v>43724.0</v>
+        <v>43822.0</v>
       </c>
       <c r="B164" s="1"/>
       <c r="C164" t="s">
         <v>10</v>
       </c>
       <c r="D164" t="s">
         <v>337</v>
       </c>
       <c r="E164" s="1">
-        <v>43298.0</v>
+        <v>43391.0</v>
       </c>
       <c r="F164" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G164" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H164" t="s">
         <v>338</v>
       </c>
       <c r="I164" t="s">
-        <v>148</v>
+        <v>58</v>
       </c>
       <c r="J164" t="s">
-        <v>149</v>
+        <v>59</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1">
-        <v>43711.0</v>
-[...1 lines deleted...]
-      <c r="B165" s="1"/>
+        <v>43815.0</v>
+      </c>
+      <c r="B165" s="1">
+        <v>45617.0</v>
+      </c>
       <c r="C165" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D165" t="s">
         <v>339</v>
       </c>
       <c r="E165" s="1">
-        <v>43348.0</v>
+        <v>43389.0</v>
       </c>
       <c r="F165" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G165" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H165" t="s">
         <v>340</v>
       </c>
       <c r="I165" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="J165" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1">
-        <v>43707.0</v>
+        <v>43812.0</v>
       </c>
       <c r="B166" s="1"/>
       <c r="C166" t="s">
         <v>10</v>
       </c>
       <c r="D166" t="s">
         <v>341</v>
       </c>
       <c r="E166" s="1">
-        <v>43322.0</v>
+        <v>43609.0</v>
       </c>
       <c r="F166" t="s">
         <v>12</v>
       </c>
       <c r="G166" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H166" t="s">
         <v>342</v>
       </c>
       <c r="I166" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="J166" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1">
-        <v>43692.0</v>
+        <v>43808.0</v>
       </c>
       <c r="B167" s="1"/>
       <c r="C167" t="s">
         <v>10</v>
       </c>
       <c r="D167" t="s">
         <v>343</v>
       </c>
       <c r="E167" s="1">
-        <v>43269.0</v>
+        <v>43440.0</v>
       </c>
       <c r="F167" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G167" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="H167" t="s">
-        <v>344</v>
+        <v>274</v>
       </c>
       <c r="I167" t="s">
-        <v>35</v>
+        <v>275</v>
       </c>
       <c r="J167" t="s">
-        <v>36</v>
+        <v>276</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1">
-        <v>43657.0</v>
-[...1 lines deleted...]
-      <c r="B168" s="1"/>
+        <v>43747.0</v>
+      </c>
+      <c r="B168" s="1">
+        <v>45574.0</v>
+      </c>
       <c r="C168" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D168" t="s">
+        <v>344</v>
+      </c>
+      <c r="E168" s="1">
+        <v>43206.0</v>
+      </c>
+      <c r="F168" t="s">
+        <v>52</v>
+      </c>
+      <c r="G168" t="s">
+        <v>24</v>
+      </c>
+      <c r="H168" t="s">
         <v>345</v>
       </c>
-      <c r="E168" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I168" t="s">
-        <v>253</v>
+        <v>15</v>
       </c>
       <c r="J168" t="s">
-        <v>254</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1">
-        <v>43640.0</v>
-[...1 lines deleted...]
-      <c r="B169" s="1"/>
+        <v>43747.0</v>
+      </c>
+      <c r="B169" s="1">
+        <v>45574.0</v>
+      </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>43186.0</v>
+        <v>43206.0</v>
       </c>
       <c r="F169" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="G169" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H169" t="s">
         <v>347</v>
       </c>
       <c r="I169" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J169" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1">
-        <v>43637.0</v>
-[...1 lines deleted...]
-      <c r="B170" s="1"/>
+        <v>43747.0</v>
+      </c>
+      <c r="B170" s="1">
+        <v>45574.0</v>
+      </c>
       <c r="C170" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>43215.0</v>
+        <v>43206.0</v>
       </c>
       <c r="F170" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="G170" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H170" t="s">
         <v>349</v>
       </c>
       <c r="I170" t="s">
         <v>15</v>
       </c>
       <c r="J170" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1">
-        <v>43637.0</v>
-[...1 lines deleted...]
-      <c r="B171" s="1"/>
+        <v>43747.0</v>
+      </c>
+      <c r="B171" s="1">
+        <v>45574.0</v>
+      </c>
       <c r="C171" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>43215.0</v>
+        <v>43206.0</v>
       </c>
       <c r="F171" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="G171" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H171" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="I171" t="s">
         <v>15</v>
       </c>
       <c r="J171" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1">
-        <v>43620.0</v>
-[...1 lines deleted...]
-      <c r="B172" s="1"/>
+        <v>43747.0</v>
+      </c>
+      <c r="B172" s="1">
+        <v>45574.0</v>
+      </c>
       <c r="C172" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D172" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>43193.0</v>
+        <v>43206.0</v>
       </c>
       <c r="F172" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="G172" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H172" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="I172" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J172" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1">
-        <v>43609.0</v>
+        <v>43725.0</v>
       </c>
       <c r="B173" s="1"/>
       <c r="C173" t="s">
         <v>10</v>
       </c>
       <c r="D173" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>43214.0</v>
+        <v>43339.0</v>
       </c>
       <c r="F173" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G173" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H173" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I173" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="J173" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1">
-        <v>43599.0</v>
+        <v>43725.0</v>
       </c>
       <c r="B174" s="1"/>
       <c r="C174" t="s">
         <v>10</v>
       </c>
       <c r="D174" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>43255.0</v>
+        <v>43321.0</v>
       </c>
       <c r="F174" t="s">
-        <v>176</v>
+        <v>49</v>
       </c>
       <c r="G174" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H174" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I174" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J174" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1">
-        <v>43588.0</v>
+        <v>43725.0</v>
       </c>
       <c r="B175" s="1"/>
       <c r="C175" t="s">
         <v>10</v>
       </c>
       <c r="D175" t="s">
+        <v>358</v>
+      </c>
+      <c r="E175" s="1">
+        <v>43321.0</v>
+      </c>
+      <c r="F175" t="s">
+        <v>49</v>
+      </c>
+      <c r="G175" t="s">
+        <v>22</v>
+      </c>
+      <c r="H175" t="s">
         <v>357</v>
       </c>
-      <c r="E175" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I175" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J175" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1">
-        <v>43587.0</v>
+        <v>43724.0</v>
       </c>
       <c r="B176" s="1"/>
       <c r="C176" t="s">
         <v>10</v>
       </c>
       <c r="D176" t="s">
         <v>359</v>
       </c>
       <c r="E176" s="1">
-        <v>43151.0</v>
+        <v>43298.0</v>
       </c>
       <c r="F176" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G176" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="H176" t="s">
         <v>360</v>
       </c>
       <c r="I176" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="J176" t="s">
-        <v>36</v>
+        <v>172</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1">
-        <v>43587.0</v>
+        <v>43711.0</v>
       </c>
       <c r="B177" s="1"/>
       <c r="C177" t="s">
         <v>10</v>
       </c>
       <c r="D177" t="s">
         <v>361</v>
       </c>
       <c r="E177" s="1">
-        <v>43151.0</v>
+        <v>43348.0</v>
       </c>
       <c r="F177" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G177" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="H177" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="I177" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J177" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1">
-        <v>43556.0</v>
+        <v>43707.0</v>
       </c>
       <c r="B178" s="1"/>
       <c r="C178" t="s">
         <v>10</v>
       </c>
-      <c r="D178">
-        <v>1701361</v>
+      <c r="D178" t="s">
+        <v>363</v>
       </c>
       <c r="E178" s="1">
-        <v>43010.0</v>
+        <v>43322.0</v>
       </c>
       <c r="F178" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="G178" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H178" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="I178" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J178" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1">
-        <v>43546.0</v>
+        <v>43692.0</v>
       </c>
       <c r="B179" s="1"/>
       <c r="C179" t="s">
         <v>10</v>
       </c>
       <c r="D179" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E179" s="1">
-        <v>43123.0</v>
+        <v>43269.0</v>
       </c>
       <c r="F179" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G179" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H179" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="I179" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J179" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1">
-        <v>43530.0</v>
+        <v>43657.0</v>
       </c>
       <c r="B180" s="1"/>
       <c r="C180" t="s">
         <v>10</v>
       </c>
       <c r="D180" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E180" s="1">
-        <v>43151.0</v>
+        <v>43236.0</v>
       </c>
       <c r="F180" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G180" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H180" t="s">
-        <v>360</v>
+        <v>311</v>
       </c>
       <c r="I180" t="s">
-        <v>35</v>
+        <v>275</v>
       </c>
       <c r="J180" t="s">
-        <v>36</v>
+        <v>276</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
-        <v>43530.0</v>
+        <v>43640.0</v>
       </c>
       <c r="B181" s="1"/>
       <c r="C181" t="s">
         <v>10</v>
       </c>
       <c r="D181" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E181" s="1">
-        <v>43151.0</v>
+        <v>43186.0</v>
       </c>
       <c r="F181" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G181" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H181" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="I181" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J181" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1">
-        <v>43515.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43637.0</v>
+      </c>
+      <c r="B182" s="1"/>
       <c r="C182" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D182" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E182" s="1">
-        <v>43158.0</v>
+        <v>43215.0</v>
       </c>
       <c r="F182" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G182" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H182" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="I182" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="J182" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1">
-        <v>43511.0</v>
+        <v>43637.0</v>
       </c>
       <c r="B183" s="1"/>
       <c r="C183" t="s">
         <v>10</v>
       </c>
       <c r="D183" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E183" s="1">
-        <v>42425.0</v>
+        <v>43215.0</v>
       </c>
       <c r="F183" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G183" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H183" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="I183" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="J183" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1">
-        <v>43508.0</v>
+        <v>43620.0</v>
       </c>
       <c r="B184" s="1"/>
       <c r="C184" t="s">
         <v>10</v>
       </c>
       <c r="D184" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E184" s="1">
-        <v>43131.0</v>
+        <v>43193.0</v>
       </c>
       <c r="F184" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G184" t="s">
-        <v>134</v>
+        <v>22</v>
       </c>
       <c r="H184" t="s">
-        <v>252</v>
+        <v>374</v>
       </c>
       <c r="I184" t="s">
-        <v>253</v>
+        <v>26</v>
       </c>
       <c r="J184" t="s">
-        <v>254</v>
+        <v>27</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1">
-        <v>43502.0</v>
+        <v>43609.0</v>
       </c>
       <c r="B185" s="1"/>
       <c r="C185" t="s">
         <v>10</v>
       </c>
       <c r="D185" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E185" s="1">
-        <v>43073.0</v>
+        <v>43214.0</v>
       </c>
       <c r="F185" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G185" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H185" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="I185" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J185" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1">
-        <v>43483.0</v>
+        <v>43599.0</v>
       </c>
       <c r="B186" s="1"/>
       <c r="C186" t="s">
         <v>10</v>
       </c>
       <c r="D186" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E186" s="1">
-        <v>43090.0</v>
+        <v>43255.0</v>
       </c>
       <c r="F186" t="s">
-        <v>42</v>
+        <v>199</v>
       </c>
       <c r="G186" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H186" t="s">
-        <v>264</v>
+        <v>378</v>
       </c>
       <c r="I186" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="J186" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1">
-        <v>43455.0</v>
+        <v>43588.0</v>
       </c>
       <c r="B187" s="1"/>
       <c r="C187" t="s">
         <v>10</v>
       </c>
       <c r="D187" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E187" s="1">
-        <v>43245.0</v>
+        <v>43154.0</v>
       </c>
       <c r="F187" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G187" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H187" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="I187" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J187" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1">
-        <v>43455.0</v>
+        <v>43587.0</v>
       </c>
       <c r="B188" s="1"/>
       <c r="C188" t="s">
         <v>10</v>
       </c>
       <c r="D188" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="E188" s="1">
-        <v>43245.0</v>
+        <v>43151.0</v>
       </c>
       <c r="F188" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G188" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="H188" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="I188" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J188" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1">
-        <v>43455.0</v>
+        <v>43587.0</v>
       </c>
       <c r="B189" s="1"/>
       <c r="C189" t="s">
         <v>10</v>
       </c>
       <c r="D189" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="E189" s="1">
-        <v>43245.0</v>
+        <v>43151.0</v>
       </c>
       <c r="F189" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G189" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="H189" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="I189" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J189" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1">
-        <v>43448.0</v>
+        <v>43556.0</v>
       </c>
       <c r="B190" s="1"/>
       <c r="C190" t="s">
         <v>10</v>
       </c>
-      <c r="D190" t="s">
-        <v>379</v>
+      <c r="D190">
+        <v>1701361</v>
       </c>
       <c r="E190" s="1">
-        <v>43238.0</v>
+        <v>43010.0</v>
       </c>
       <c r="F190" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="G190" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H190" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="I190" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J190" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1">
-        <v>43430.0</v>
+        <v>43546.0</v>
       </c>
       <c r="B191" s="1"/>
       <c r="C191" t="s">
         <v>10</v>
       </c>
       <c r="D191" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="E191" s="1">
-        <v>43040.0</v>
+        <v>43123.0</v>
       </c>
       <c r="F191" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G191" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H191" t="s">
-        <v>277</v>
+        <v>386</v>
       </c>
       <c r="I191" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J191" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="1">
-        <v>43417.0</v>
+        <v>43530.0</v>
       </c>
       <c r="B192" s="1"/>
       <c r="C192" t="s">
         <v>10</v>
       </c>
       <c r="D192" t="s">
+        <v>387</v>
+      </c>
+      <c r="E192" s="1">
+        <v>43151.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>12</v>
+      </c>
+      <c r="G192" t="s">
+        <v>49</v>
+      </c>
+      <c r="H192" t="s">
         <v>382</v>
-      </c>
-[...10 lines deleted...]
-        <v>383</v>
       </c>
       <c r="I192" t="s">
         <v>15</v>
       </c>
       <c r="J192" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1">
-        <v>43416.0</v>
+        <v>43530.0</v>
       </c>
       <c r="B193" s="1"/>
       <c r="C193" t="s">
         <v>10</v>
       </c>
       <c r="D193" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="E193" s="1">
-        <v>43022.0</v>
+        <v>43151.0</v>
       </c>
       <c r="F193" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G193" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H193" t="s">
-        <v>262</v>
+        <v>382</v>
       </c>
       <c r="I193" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J193" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1">
-        <v>43414.0</v>
+        <v>43515.0</v>
       </c>
       <c r="B194" s="1">
-        <v>44232.0</v>
+        <v>45372.0</v>
       </c>
       <c r="C194" t="s">
-        <v>136</v>
+        <v>159</v>
       </c>
       <c r="D194" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="E194" s="1">
-        <v>42865.0</v>
+        <v>43158.0</v>
       </c>
       <c r="F194" t="s">
-        <v>386</v>
+        <v>12</v>
       </c>
       <c r="G194" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H194" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="I194" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="J194" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1">
-        <v>43378.0</v>
+        <v>43511.0</v>
       </c>
       <c r="B195" s="1"/>
       <c r="C195" t="s">
         <v>10</v>
       </c>
       <c r="D195" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="E195" s="1">
-        <v>42989.0</v>
+        <v>42425.0</v>
       </c>
       <c r="F195" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G195" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H195" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="I195" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J195" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1">
-        <v>43343.0</v>
+        <v>43508.0</v>
       </c>
       <c r="B196" s="1"/>
       <c r="C196" t="s">
         <v>10</v>
       </c>
       <c r="D196" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E196" s="1">
-        <v>42955.0</v>
+        <v>43131.0</v>
       </c>
       <c r="F196" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G196" t="s">
-        <v>13</v>
+        <v>157</v>
       </c>
       <c r="H196" t="s">
-        <v>391</v>
+        <v>274</v>
       </c>
       <c r="I196" t="s">
-        <v>35</v>
+        <v>275</v>
       </c>
       <c r="J196" t="s">
-        <v>36</v>
+        <v>276</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1">
-        <v>43313.0</v>
+        <v>43502.0</v>
       </c>
       <c r="B197" s="1"/>
       <c r="C197" t="s">
         <v>10</v>
       </c>
       <c r="D197" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E197" s="1">
-        <v>42935.0</v>
+        <v>43073.0</v>
       </c>
       <c r="F197" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G197" t="s">
-        <v>393</v>
+        <v>24</v>
       </c>
       <c r="H197" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="I197" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="J197" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1">
-        <v>43307.0</v>
+        <v>43483.0</v>
       </c>
       <c r="B198" s="1"/>
       <c r="C198" t="s">
         <v>10</v>
       </c>
       <c r="D198" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E198" s="1">
-        <v>43097.0</v>
+        <v>43090.0</v>
       </c>
       <c r="F198" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G198" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="H198" t="s">
-        <v>396</v>
+        <v>286</v>
       </c>
       <c r="I198" t="s">
-        <v>91</v>
+        <v>41</v>
       </c>
       <c r="J198" t="s">
-        <v>92</v>
+        <v>42</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1">
-        <v>43256.0</v>
+        <v>43455.0</v>
       </c>
       <c r="B199" s="1"/>
       <c r="C199" t="s">
         <v>10</v>
       </c>
       <c r="D199" t="s">
         <v>397</v>
       </c>
       <c r="E199" s="1">
-        <v>42989.0</v>
+        <v>43245.0</v>
       </c>
       <c r="F199" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G199" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H199" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="I199" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J199" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1">
-        <v>43245.0</v>
+        <v>43455.0</v>
       </c>
       <c r="B200" s="1"/>
       <c r="C200" t="s">
         <v>10</v>
       </c>
       <c r="D200" t="s">
+        <v>399</v>
+      </c>
+      <c r="E200" s="1">
+        <v>43245.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" t="s">
+        <v>80</v>
+      </c>
+      <c r="H200" t="s">
         <v>398</v>
       </c>
-      <c r="E200" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I200" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J200" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1">
-        <v>43241.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43455.0</v>
+      </c>
+      <c r="B201" s="1"/>
       <c r="C201" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>1601160</v>
+        <v>10</v>
+      </c>
+      <c r="D201" t="s">
+        <v>400</v>
       </c>
       <c r="E201" s="1">
-        <v>42695.0</v>
+        <v>43245.0</v>
       </c>
       <c r="F201" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="G201" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H201" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="I201" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J201" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1">
-        <v>43241.0</v>
+        <v>43448.0</v>
       </c>
       <c r="B202" s="1"/>
       <c r="C202" t="s">
         <v>10</v>
       </c>
       <c r="D202" t="s">
         <v>401</v>
       </c>
       <c r="E202" s="1">
-        <v>42851.0</v>
+        <v>43238.0</v>
       </c>
       <c r="F202" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G202" t="s">
-        <v>240</v>
+        <v>24</v>
       </c>
       <c r="H202" t="s">
         <v>402</v>
       </c>
       <c r="I202" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J202" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1">
-        <v>43241.0</v>
+        <v>43430.0</v>
       </c>
       <c r="B203" s="1"/>
       <c r="C203" t="s">
         <v>10</v>
       </c>
       <c r="D203" t="s">
         <v>403</v>
       </c>
       <c r="E203" s="1">
-        <v>42851.0</v>
+        <v>43040.0</v>
       </c>
       <c r="F203" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G203" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="H203" t="s">
-        <v>402</v>
+        <v>299</v>
       </c>
       <c r="I203" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J203" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1">
-        <v>43209.0</v>
+        <v>43417.0</v>
       </c>
       <c r="B204" s="1"/>
       <c r="C204" t="s">
         <v>10</v>
       </c>
       <c r="D204" t="s">
         <v>404</v>
       </c>
       <c r="E204" s="1">
-        <v>42824.0</v>
+        <v>43104.0</v>
       </c>
       <c r="F204" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G204" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H204" t="s">
-        <v>179</v>
+        <v>405</v>
       </c>
       <c r="I204" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J204" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1">
-        <v>43175.0</v>
+        <v>43416.0</v>
       </c>
       <c r="B205" s="1"/>
       <c r="C205" t="s">
         <v>10</v>
       </c>
       <c r="D205" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E205" s="1">
-        <v>42913.0</v>
+        <v>43022.0</v>
       </c>
       <c r="F205" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G205" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H205" t="s">
-        <v>406</v>
+        <v>284</v>
       </c>
       <c r="I205" t="s">
-        <v>307</v>
+        <v>26</v>
       </c>
       <c r="J205" t="s">
-        <v>308</v>
+        <v>27</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1">
-        <v>43175.0</v>
-[...1 lines deleted...]
-      <c r="B206" s="1"/>
+        <v>43414.0</v>
+      </c>
+      <c r="B206" s="1">
+        <v>44232.0</v>
+      </c>
       <c r="C206" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D206" t="s">
         <v>407</v>
       </c>
       <c r="E206" s="1">
-        <v>42913.0</v>
+        <v>42865.0</v>
       </c>
       <c r="F206" t="s">
-        <v>22</v>
+        <v>408</v>
       </c>
       <c r="G206" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H206" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="I206" t="s">
-        <v>307</v>
+        <v>116</v>
       </c>
       <c r="J206" t="s">
-        <v>308</v>
+        <v>117</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1">
-        <v>43144.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43378.0</v>
+      </c>
+      <c r="B207" s="1"/>
       <c r="C207" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D207" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E207" s="1">
-        <v>42779.0</v>
+        <v>42989.0</v>
       </c>
       <c r="F207" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G207" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="H207" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="I207" t="s">
         <v>15</v>
       </c>
       <c r="J207" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1">
-        <v>43132.0</v>
+        <v>43343.0</v>
       </c>
       <c r="B208" s="1"/>
       <c r="C208" t="s">
         <v>10</v>
       </c>
       <c r="D208" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="E208" s="1">
-        <v>42871.0</v>
+        <v>42955.0</v>
       </c>
       <c r="F208" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G208" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H208" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="I208" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J208" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1">
-        <v>43132.0</v>
+        <v>43313.0</v>
       </c>
       <c r="B209" s="1"/>
       <c r="C209" t="s">
         <v>10</v>
       </c>
       <c r="D209" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E209" s="1">
-        <v>42871.0</v>
+        <v>42935.0</v>
       </c>
       <c r="F209" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G209" t="s">
-        <v>13</v>
+        <v>415</v>
       </c>
       <c r="H209" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="I209" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="J209" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1">
-        <v>43124.0</v>
+        <v>43307.0</v>
       </c>
       <c r="B210" s="1"/>
       <c r="C210" t="s">
         <v>10</v>
       </c>
       <c r="D210" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E210" s="1">
-        <v>42864.0</v>
+        <v>43097.0</v>
       </c>
       <c r="F210" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G210" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H210" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="I210" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="J210" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1">
-        <v>43104.0</v>
+        <v>43256.0</v>
       </c>
       <c r="B211" s="1"/>
       <c r="C211" t="s">
         <v>10</v>
       </c>
       <c r="D211" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E211" s="1">
-        <v>42844.0</v>
+        <v>42989.0</v>
       </c>
       <c r="F211" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G211" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
       <c r="H211" t="s">
-        <v>252</v>
+        <v>411</v>
       </c>
       <c r="I211" t="s">
         <v>15</v>
       </c>
       <c r="J211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1">
-        <v>43104.0</v>
+        <v>43245.0</v>
       </c>
       <c r="B212" s="1"/>
       <c r="C212" t="s">
         <v>10</v>
       </c>
       <c r="D212" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="E212" s="1">
-        <v>42844.0</v>
+        <v>43035.0</v>
       </c>
       <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" t="s">
         <v>22</v>
       </c>
-      <c r="G212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H212" t="s">
-        <v>252</v>
+        <v>421</v>
       </c>
       <c r="I212" t="s">
         <v>15</v>
       </c>
       <c r="J212" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1">
-        <v>43104.0</v>
-[...1 lines deleted...]
-      <c r="B213" s="1"/>
+        <v>43241.0</v>
+      </c>
+      <c r="B213" s="1">
+        <v>45067.0</v>
+      </c>
       <c r="C213" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>159</v>
+      </c>
+      <c r="D213">
+        <v>1601160</v>
       </c>
       <c r="E213" s="1">
-        <v>42720.0</v>
+        <v>42695.0</v>
       </c>
       <c r="F213" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G213" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H213" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="I213" t="s">
-        <v>233</v>
+        <v>15</v>
       </c>
       <c r="J213" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1">
-        <v>43103.0</v>
+        <v>43241.0</v>
       </c>
       <c r="B214" s="1"/>
       <c r="C214" t="s">
         <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="E214" s="1">
-        <v>42726.0</v>
+        <v>42851.0</v>
       </c>
       <c r="F214" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G214" t="s">
-        <v>100</v>
+        <v>262</v>
       </c>
       <c r="H214" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="I214" t="s">
-        <v>233</v>
+        <v>15</v>
       </c>
       <c r="J214" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1">
-        <v>42985.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43241.0</v>
+      </c>
+      <c r="B215" s="1"/>
       <c r="C215" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D215" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="E215" s="1">
-        <v>42472.0</v>
+        <v>42851.0</v>
       </c>
       <c r="F215" t="s">
         <v>12</v>
       </c>
       <c r="G215" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H215" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I215" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J215" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1">
-        <v>42971.0</v>
+        <v>43209.0</v>
       </c>
       <c r="B216" s="1"/>
       <c r="C216" t="s">
         <v>10</v>
       </c>
       <c r="D216" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E216" s="1">
-        <v>42579.0</v>
+        <v>42824.0</v>
       </c>
       <c r="F216" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G216" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H216" t="s">
-        <v>425</v>
+        <v>202</v>
       </c>
       <c r="I216" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J216" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1">
-        <v>42963.0</v>
+        <v>43175.0</v>
       </c>
       <c r="B217" s="1"/>
       <c r="C217" t="s">
         <v>10</v>
       </c>
       <c r="D217" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E217" s="1">
-        <v>42650.0</v>
+        <v>42913.0</v>
       </c>
       <c r="F217" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="G217" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="H217" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="I217" t="s">
-        <v>35</v>
+        <v>329</v>
       </c>
       <c r="J217" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1">
-        <v>42930.0</v>
+        <v>43175.0</v>
       </c>
       <c r="B218" s="1"/>
       <c r="C218" t="s">
         <v>10</v>
       </c>
       <c r="D218" t="s">
+        <v>429</v>
+      </c>
+      <c r="E218" s="1">
+        <v>42913.0</v>
+      </c>
+      <c r="F218" t="s">
+        <v>12</v>
+      </c>
+      <c r="G218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H218" t="s">
         <v>428</v>
       </c>
-      <c r="E218" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I218" t="s">
-        <v>35</v>
+        <v>329</v>
       </c>
       <c r="J218" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1">
-        <v>42913.0</v>
-[...1 lines deleted...]
-      <c r="B219" s="1"/>
+        <v>43144.0</v>
+      </c>
+      <c r="B219" s="1">
+        <v>44970.0</v>
+      </c>
       <c r="C219" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D219" t="s">
         <v>430</v>
       </c>
       <c r="E219" s="1">
-        <v>42598.0</v>
+        <v>42779.0</v>
       </c>
       <c r="F219" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="G219" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="H219" t="s">
         <v>431</v>
       </c>
       <c r="I219" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J219" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1">
-        <v>42913.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43132.0</v>
+      </c>
+      <c r="B220" s="1"/>
       <c r="C220" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D220" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E220" s="1">
-        <v>42598.0</v>
+        <v>42871.0</v>
       </c>
       <c r="F220" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="G220" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="H220" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="I220" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J220" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1">
-        <v>42895.0</v>
+        <v>43132.0</v>
       </c>
       <c r="B221" s="1"/>
       <c r="C221" t="s">
         <v>10</v>
       </c>
       <c r="D221" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E221" s="1">
-        <v>42503.0</v>
+        <v>42871.0</v>
       </c>
       <c r="F221" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G221" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H221" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="I221" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J221" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1">
-        <v>42880.0</v>
+        <v>43124.0</v>
       </c>
       <c r="B222" s="1"/>
       <c r="C222" t="s">
         <v>10</v>
       </c>
       <c r="D222" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E222" s="1">
-        <v>42495.0</v>
+        <v>42864.0</v>
       </c>
       <c r="F222" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G222" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="H222" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="I222" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J222" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1">
-        <v>42880.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43104.0</v>
+      </c>
+      <c r="B223" s="1"/>
       <c r="C223" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D223" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E223" s="1">
-        <v>42625.0</v>
+        <v>42844.0</v>
       </c>
       <c r="F223" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G223" t="s">
-        <v>13</v>
+        <v>157</v>
       </c>
       <c r="H223" t="s">
-        <v>437</v>
+        <v>274</v>
       </c>
       <c r="I223" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J223" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1">
-        <v>42873.0</v>
+        <v>43104.0</v>
       </c>
       <c r="B224" s="1"/>
       <c r="C224" t="s">
         <v>10</v>
       </c>
       <c r="D224" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E224" s="1">
-        <v>42488.0</v>
+        <v>42844.0</v>
       </c>
       <c r="F224" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G224" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="H224" t="s">
-        <v>439</v>
+        <v>274</v>
       </c>
       <c r="I224" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J224" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1">
-        <v>42844.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>43104.0</v>
+      </c>
+      <c r="B225" s="1"/>
       <c r="C225" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D225" t="s">
         <v>440</v>
       </c>
       <c r="E225" s="1">
-        <v>42472.0</v>
+        <v>42720.0</v>
       </c>
       <c r="F225" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="G225" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H225" t="s">
         <v>441</v>
       </c>
       <c r="I225" t="s">
-        <v>74</v>
+        <v>255</v>
       </c>
       <c r="J225" t="s">
-        <v>75</v>
+        <v>256</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1">
-        <v>42828.0</v>
+        <v>43103.0</v>
       </c>
       <c r="B226" s="1"/>
       <c r="C226" t="s">
         <v>10</v>
       </c>
       <c r="D226" t="s">
         <v>442</v>
       </c>
       <c r="E226" s="1">
-        <v>42443.0</v>
+        <v>42726.0</v>
       </c>
       <c r="F226" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G226" t="s">
         <v>13</v>
       </c>
       <c r="H226" t="s">
         <v>443</v>
       </c>
       <c r="I226" t="s">
-        <v>35</v>
+        <v>255</v>
       </c>
       <c r="J226" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1">
-        <v>42814.0</v>
-[...1 lines deleted...]
-      <c r="B227" s="1"/>
+        <v>42985.0</v>
+      </c>
+      <c r="B227" s="1">
+        <v>44593.0</v>
+      </c>
       <c r="C227" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D227" t="s">
         <v>444</v>
       </c>
       <c r="E227" s="1">
-        <v>42495.0</v>
+        <v>42472.0</v>
       </c>
       <c r="F227" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G227" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H227" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="I227" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J227" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1">
-        <v>42811.0</v>
+        <v>42971.0</v>
       </c>
       <c r="B228" s="1"/>
       <c r="C228" t="s">
         <v>10</v>
       </c>
       <c r="D228" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E228" s="1">
-        <v>42423.0</v>
+        <v>42579.0</v>
       </c>
       <c r="F228" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G228" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H228" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="I228" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="J228" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1">
-        <v>42803.0</v>
+        <v>42963.0</v>
       </c>
       <c r="B229" s="1"/>
       <c r="C229" t="s">
         <v>10</v>
       </c>
       <c r="D229" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E229" s="1">
-        <v>42543.0</v>
+        <v>42650.0</v>
       </c>
       <c r="F229" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G229" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H229" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="I229" t="s">
         <v>15</v>
       </c>
       <c r="J229" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1">
-        <v>42800.0</v>
+        <v>42930.0</v>
       </c>
       <c r="B230" s="1"/>
       <c r="C230" t="s">
         <v>10</v>
       </c>
       <c r="D230" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E230" s="1">
-        <v>42410.0</v>
+        <v>42661.0</v>
       </c>
       <c r="F230" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G230" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="H230" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="I230" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J230" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1">
-        <v>42797.0</v>
-[...1 lines deleted...]
-      <c r="B231" s="1"/>
+        <v>42913.0</v>
+      </c>
+      <c r="B231" s="1">
+        <v>44736.0</v>
+      </c>
       <c r="C231" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D231" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E231" s="1">
-        <v>42416.0</v>
+        <v>42598.0</v>
       </c>
       <c r="F231" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G231" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="H231" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="I231" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J231" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1">
-        <v>42747.0</v>
+        <v>42895.0</v>
       </c>
       <c r="B232" s="1"/>
       <c r="C232" t="s">
         <v>10</v>
       </c>
       <c r="D232" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E232" s="1">
-        <v>42381.0</v>
+        <v>42503.0</v>
       </c>
       <c r="F232" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G232" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H232" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="I232" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="J232" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1">
-        <v>42691.0</v>
+        <v>42880.0</v>
       </c>
       <c r="B233" s="1"/>
       <c r="C233" t="s">
         <v>10</v>
       </c>
       <c r="D233" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E233" s="1">
-        <v>42304.0</v>
+        <v>42495.0</v>
       </c>
       <c r="F233" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G233" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="H233" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I233" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J233" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1">
-        <v>42663.0</v>
-[...1 lines deleted...]
-      <c r="B234" s="1"/>
+        <v>42880.0</v>
+      </c>
+      <c r="B234" s="1">
+        <v>44705.0</v>
+      </c>
       <c r="C234" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D234" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E234" s="1">
-        <v>42453.0</v>
+        <v>42625.0</v>
       </c>
       <c r="F234" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G234" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H234" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="I234" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J234" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1">
-        <v>42646.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42873.0</v>
+      </c>
+      <c r="B235" s="1"/>
       <c r="C235" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D235" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E235" s="1">
-        <v>42256.0</v>
+        <v>42488.0</v>
       </c>
       <c r="F235" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G235" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="H235" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="I235" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J235" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1">
-        <v>42646.0</v>
-[...1 lines deleted...]
-      <c r="B236" s="1"/>
+        <v>42844.0</v>
+      </c>
+      <c r="B236" s="1">
+        <v>45348.0</v>
+      </c>
       <c r="C236" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D236" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E236" s="1">
-        <v>42256.0</v>
+        <v>42472.0</v>
       </c>
       <c r="F236" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G236" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="H236" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="I236" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="J236" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1">
-        <v>42633.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42828.0</v>
+      </c>
+      <c r="B237" s="1"/>
       <c r="C237" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D237" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E237" s="1">
-        <v>42240.0</v>
+        <v>42443.0</v>
       </c>
       <c r="F237" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G237" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="H237" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I237" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J237" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1">
-        <v>42633.0</v>
+        <v>42814.0</v>
       </c>
       <c r="B238" s="1"/>
       <c r="C238" t="s">
         <v>10</v>
       </c>
       <c r="D238" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E238" s="1">
-        <v>42240.0</v>
+        <v>42495.0</v>
       </c>
       <c r="F238" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G238" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H238" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="I238" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J238" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1">
-        <v>42626.0</v>
+        <v>42811.0</v>
       </c>
       <c r="B239" s="1"/>
       <c r="C239" t="s">
         <v>10</v>
       </c>
       <c r="D239" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E239" s="1">
-        <v>42233.0</v>
+        <v>42423.0</v>
       </c>
       <c r="F239" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G239" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="H239" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="I239" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="J239" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1">
-        <v>42622.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42803.0</v>
+      </c>
+      <c r="B240" s="1"/>
       <c r="C240" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D240" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E240" s="1">
-        <v>42325.0</v>
+        <v>42543.0</v>
       </c>
       <c r="F240" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="G240" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H240" t="s">
-        <v>362</v>
+        <v>470</v>
       </c>
       <c r="I240" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J240" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
-        <v>42580.0</v>
+        <v>42800.0</v>
       </c>
       <c r="B241" s="1"/>
       <c r="C241" t="s">
         <v>10</v>
       </c>
       <c r="D241" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E241" s="1">
-        <v>42240.0</v>
+        <v>42410.0</v>
       </c>
       <c r="F241" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G241" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H241" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="I241" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J241" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
-        <v>42576.0</v>
+        <v>42797.0</v>
       </c>
       <c r="B242" s="1"/>
       <c r="C242" t="s">
         <v>10</v>
       </c>
       <c r="D242" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="E242" s="1">
-        <v>42185.0</v>
+        <v>42416.0</v>
       </c>
       <c r="F242" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G242" t="s">
-        <v>240</v>
+        <v>24</v>
       </c>
       <c r="H242" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="I242" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J242" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
-        <v>42576.0</v>
+        <v>42747.0</v>
       </c>
       <c r="B243" s="1"/>
       <c r="C243" t="s">
         <v>10</v>
       </c>
       <c r="D243" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E243" s="1">
-        <v>42185.0</v>
+        <v>42381.0</v>
       </c>
       <c r="F243" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G243" t="s">
         <v>12</v>
       </c>
       <c r="H243" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="I243" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="J243" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1">
-        <v>42576.0</v>
+        <v>42691.0</v>
       </c>
       <c r="B244" s="1"/>
       <c r="C244" t="s">
         <v>10</v>
       </c>
       <c r="D244" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="E244" s="1">
-        <v>42185.0</v>
+        <v>42304.0</v>
       </c>
       <c r="F244" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G244" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H244" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="I244" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J244" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1">
-        <v>42576.0</v>
+        <v>42663.0</v>
       </c>
       <c r="B245" s="1"/>
       <c r="C245" t="s">
         <v>10</v>
       </c>
       <c r="D245" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="E245" s="1">
-        <v>42185.0</v>
+        <v>42453.0</v>
       </c>
       <c r="F245" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G245" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="H245" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="I245" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J245" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1">
-        <v>42565.0</v>
-[...1 lines deleted...]
-      <c r="B246" s="1"/>
+        <v>42646.0</v>
+      </c>
+      <c r="B246" s="1">
+        <v>44917.0</v>
+      </c>
       <c r="C246" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D246" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E246" s="1">
-        <v>42240.0</v>
+        <v>42256.0</v>
       </c>
       <c r="F246" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G246" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H246" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="I246" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J246" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1">
-        <v>42496.0</v>
+        <v>42646.0</v>
       </c>
       <c r="B247" s="1"/>
       <c r="C247" t="s">
         <v>10</v>
       </c>
       <c r="D247" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="E247" s="1">
-        <v>42100.0</v>
+        <v>42256.0</v>
       </c>
       <c r="F247" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G247" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="H247" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="I247" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J247" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1">
-        <v>42496.0</v>
-[...1 lines deleted...]
-      <c r="B248" s="1"/>
+        <v>42633.0</v>
+      </c>
+      <c r="B248" s="1">
+        <v>44798.0</v>
+      </c>
       <c r="C248" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D248" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="E248" s="1">
-        <v>42100.0</v>
+        <v>42240.0</v>
       </c>
       <c r="F248" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G248" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H248" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="I248" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J248" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1">
-        <v>42482.0</v>
+        <v>42633.0</v>
       </c>
       <c r="B249" s="1"/>
       <c r="C249" t="s">
         <v>10</v>
       </c>
-      <c r="D249">
-        <v>1401361</v>
+      <c r="D249" t="s">
+        <v>487</v>
       </c>
       <c r="E249" s="1">
-        <v>41967.0</v>
+        <v>42240.0</v>
       </c>
       <c r="F249" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="G249" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="H249" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="I249" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J249" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1">
-        <v>42458.0</v>
+        <v>42626.0</v>
       </c>
       <c r="B250" s="1"/>
       <c r="C250" t="s">
         <v>10</v>
       </c>
       <c r="D250" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="E250" s="1">
-        <v>42244.0</v>
+        <v>42233.0</v>
       </c>
       <c r="F250" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G250" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H250" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="I250" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J250" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1">
-        <v>42447.0</v>
-[...1 lines deleted...]
-      <c r="B251" s="1"/>
+        <v>42622.0</v>
+      </c>
+      <c r="B251" s="1">
+        <v>45042.0</v>
+      </c>
       <c r="C251" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D251" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="E251" s="1">
-        <v>42074.0</v>
+        <v>42325.0</v>
       </c>
       <c r="F251" t="s">
-        <v>42</v>
+        <v>199</v>
       </c>
       <c r="G251" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H251" t="s">
-        <v>487</v>
+        <v>384</v>
       </c>
       <c r="I251" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J251" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1">
-        <v>42432.0</v>
+        <v>42580.0</v>
       </c>
       <c r="B252" s="1"/>
       <c r="C252" t="s">
         <v>10</v>
       </c>
       <c r="D252" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="E252" s="1">
-        <v>42053.0</v>
+        <v>42240.0</v>
       </c>
       <c r="F252" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G252" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="H252" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="I252" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="J252" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1">
-        <v>42432.0</v>
+        <v>42576.0</v>
       </c>
       <c r="B253" s="1"/>
       <c r="C253" t="s">
         <v>10</v>
       </c>
       <c r="D253" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="E253" s="1">
-        <v>42053.0</v>
+        <v>42185.0</v>
       </c>
       <c r="F253" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G253" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="H253" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="I253" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="J253" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1">
-        <v>42397.0</v>
+        <v>42576.0</v>
       </c>
       <c r="B254" s="1"/>
       <c r="C254" t="s">
         <v>10</v>
       </c>
       <c r="D254" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="E254" s="1">
-        <v>41848.0</v>
+        <v>42185.0</v>
       </c>
       <c r="F254" t="s">
-        <v>386</v>
+        <v>12</v>
       </c>
       <c r="G254" t="s">
-        <v>134</v>
+        <v>49</v>
       </c>
       <c r="H254" t="s">
-        <v>492</v>
+        <v>14</v>
       </c>
       <c r="I254" t="s">
         <v>15</v>
       </c>
       <c r="J254" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1">
-        <v>42388.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42576.0</v>
+      </c>
+      <c r="B255" s="1"/>
       <c r="C255" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D255" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="E255" s="1">
-        <v>41788.0</v>
+        <v>42185.0</v>
       </c>
       <c r="F255" t="s">
         <v>12</v>
       </c>
       <c r="G255" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H255" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="I255" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J255" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1">
-        <v>42366.0</v>
+        <v>42576.0</v>
       </c>
       <c r="B256" s="1"/>
       <c r="C256" t="s">
         <v>10</v>
       </c>
       <c r="D256" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E256" s="1">
-        <v>41982.0</v>
+        <v>42185.0</v>
       </c>
       <c r="F256" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G256" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="H256" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="I256" t="s">
         <v>15</v>
       </c>
       <c r="J256" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1">
-        <v>42341.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42565.0</v>
+      </c>
+      <c r="B257" s="1"/>
       <c r="C257" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D257" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E257" s="1">
-        <v>41900.0</v>
+        <v>42240.0</v>
       </c>
       <c r="F257" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="G257" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="H257" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="I257" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="J257" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1">
-        <v>42339.0</v>
+        <v>42496.0</v>
       </c>
       <c r="B258" s="1"/>
       <c r="C258" t="s">
         <v>10</v>
       </c>
       <c r="D258" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E258" s="1">
-        <v>41956.0</v>
+        <v>42100.0</v>
       </c>
       <c r="F258" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G258" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="H258" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="I258" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J258" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1">
-        <v>42298.0</v>
+        <v>42496.0</v>
       </c>
       <c r="B259" s="1"/>
       <c r="C259" t="s">
         <v>10</v>
       </c>
       <c r="D259" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E259" s="1">
-        <v>41904.0</v>
+        <v>42100.0</v>
       </c>
       <c r="F259" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G259" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H259" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="I259" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="J259" t="s">
-        <v>149</v>
+        <v>27</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1">
-        <v>42226.0</v>
+        <v>42482.0</v>
       </c>
       <c r="B260" s="1"/>
       <c r="C260" t="s">
         <v>10</v>
       </c>
-      <c r="D260" t="s">
-        <v>503</v>
+      <c r="D260">
+        <v>1401361</v>
       </c>
       <c r="E260" s="1">
-        <v>41841.0</v>
+        <v>41967.0</v>
       </c>
       <c r="F260" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G260" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H260" t="s">
         <v>504</v>
       </c>
       <c r="I260" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="J260" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1">
-        <v>42199.0</v>
+        <v>42458.0</v>
       </c>
       <c r="B261" s="1"/>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" t="s">
         <v>505</v>
       </c>
       <c r="E261" s="1">
-        <v>41815.0</v>
+        <v>42244.0</v>
       </c>
       <c r="F261" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G261" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H261" t="s">
         <v>506</v>
       </c>
       <c r="I261" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J261" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1">
-        <v>42189.0</v>
+        <v>42447.0</v>
       </c>
       <c r="B262" s="1"/>
       <c r="C262" t="s">
         <v>10</v>
       </c>
       <c r="D262" t="s">
         <v>507</v>
       </c>
       <c r="E262" s="1">
-        <v>41978.0</v>
+        <v>42074.0</v>
       </c>
       <c r="F262" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G262" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H262" t="s">
         <v>508</v>
       </c>
       <c r="I262" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J262" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1">
-        <v>42158.0</v>
+        <v>42432.0</v>
       </c>
       <c r="B263" s="1"/>
       <c r="C263" t="s">
         <v>10</v>
       </c>
       <c r="D263" t="s">
         <v>509</v>
       </c>
       <c r="E263" s="1">
-        <v>41676.0</v>
+        <v>42053.0</v>
       </c>
       <c r="F263" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="G263" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="H263" t="s">
-        <v>216</v>
+        <v>510</v>
       </c>
       <c r="I263" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="J263" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1">
-        <v>42089.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42432.0</v>
+      </c>
+      <c r="B264" s="1"/>
       <c r="C264" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D264" t="s">
+        <v>511</v>
+      </c>
+      <c r="E264" s="1">
+        <v>42053.0</v>
+      </c>
+      <c r="F264" t="s">
+        <v>12</v>
+      </c>
+      <c r="G264" t="s">
+        <v>24</v>
+      </c>
+      <c r="H264" t="s">
         <v>510</v>
       </c>
-      <c r="E264" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I264" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="J264" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1">
-        <v>42062.0</v>
+        <v>42397.0</v>
       </c>
       <c r="B265" s="1"/>
       <c r="C265" t="s">
         <v>10</v>
       </c>
       <c r="D265" t="s">
         <v>512</v>
       </c>
       <c r="E265" s="1">
-        <v>41685.0</v>
+        <v>41848.0</v>
       </c>
       <c r="F265" t="s">
-        <v>42</v>
+        <v>408</v>
       </c>
       <c r="G265" t="s">
-        <v>124</v>
+        <v>157</v>
       </c>
       <c r="H265" t="s">
-        <v>248</v>
+        <v>513</v>
       </c>
       <c r="I265" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="J265" t="s">
-        <v>250</v>
+        <v>31</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
-        <v>42053.0</v>
-[...1 lines deleted...]
-      <c r="B266" s="1"/>
+        <v>42388.0</v>
+      </c>
+      <c r="B266" s="1">
+        <v>44214.0</v>
+      </c>
       <c r="C266" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D266" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E266" s="1">
-        <v>41668.0</v>
+        <v>41788.0</v>
       </c>
       <c r="F266" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G266" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H266" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I266" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="J266" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1">
-        <v>42034.0</v>
+        <v>42366.0</v>
       </c>
       <c r="B267" s="1"/>
       <c r="C267" t="s">
         <v>10</v>
       </c>
       <c r="D267" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E267" s="1">
-        <v>41653.0</v>
+        <v>41982.0</v>
       </c>
       <c r="F267" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G267" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H267" t="s">
-        <v>516</v>
+        <v>98</v>
       </c>
       <c r="I267" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J267" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1">
-        <v>42013.0</v>
-[...1 lines deleted...]
-      <c r="B268" s="1"/>
+        <v>42341.0</v>
+      </c>
+      <c r="B268" s="1">
+        <v>44198.0</v>
+      </c>
       <c r="C268" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D268" t="s">
         <v>517</v>
       </c>
       <c r="E268" s="1">
-        <v>41803.0</v>
+        <v>41900.0</v>
       </c>
       <c r="F268" t="s">
-        <v>100</v>
+        <v>518</v>
       </c>
       <c r="G268" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="H268" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I268" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J268" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1">
-        <v>42012.0</v>
+        <v>42339.0</v>
       </c>
       <c r="B269" s="1"/>
       <c r="C269" t="s">
         <v>10</v>
       </c>
       <c r="D269" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E269" s="1">
-        <v>41697.0</v>
+        <v>41956.0</v>
       </c>
       <c r="F269" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G269" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H269" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="I269" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J269" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1">
-        <v>42002.0</v>
+        <v>42298.0</v>
       </c>
       <c r="B270" s="1"/>
       <c r="C270" t="s">
         <v>10</v>
       </c>
       <c r="D270" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E270" s="1">
-        <v>41753.0</v>
+        <v>41904.0</v>
       </c>
       <c r="F270" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G270" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
       <c r="H270" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="I270" t="s">
-        <v>91</v>
+        <v>171</v>
       </c>
       <c r="J270" t="s">
-        <v>92</v>
+        <v>172</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1">
-        <v>41996.0</v>
+        <v>42226.0</v>
       </c>
       <c r="B271" s="1"/>
       <c r="C271" t="s">
         <v>10</v>
       </c>
       <c r="D271" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E271" s="1">
-        <v>41620.0</v>
+        <v>41841.0</v>
       </c>
       <c r="F271" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G271" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H271" t="s">
-        <v>256</v>
+        <v>525</v>
       </c>
       <c r="I271" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J271" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1">
-        <v>41976.0</v>
+        <v>42199.0</v>
       </c>
       <c r="B272" s="1"/>
       <c r="C272" t="s">
         <v>10</v>
       </c>
       <c r="D272" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E272" s="1">
-        <v>41592.0</v>
+        <v>41815.0</v>
       </c>
       <c r="F272" t="s">
+        <v>12</v>
+      </c>
+      <c r="G272" t="s">
         <v>22</v>
       </c>
-      <c r="G272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H272" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="I272" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J272" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
-        <v>41976.0</v>
+        <v>42189.0</v>
       </c>
       <c r="B273" s="1"/>
       <c r="C273" t="s">
         <v>10</v>
       </c>
       <c r="D273" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E273" s="1">
-        <v>41592.0</v>
+        <v>41978.0</v>
       </c>
       <c r="F273" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G273" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H273" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="I273" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J273" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
-        <v>41956.0</v>
+        <v>42158.0</v>
       </c>
       <c r="B274" s="1"/>
       <c r="C274" t="s">
         <v>10</v>
       </c>
       <c r="D274" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="E274" s="1">
-        <v>41542.0</v>
+        <v>41676.0</v>
       </c>
       <c r="F274" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G274" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H274" t="s">
-        <v>528</v>
+        <v>239</v>
       </c>
       <c r="I274" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J274" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1">
-        <v>41949.0</v>
-[...1 lines deleted...]
-      <c r="B275" s="1"/>
+        <v>42089.0</v>
+      </c>
+      <c r="B275" s="1">
+        <v>45636.0</v>
+      </c>
       <c r="C275" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D275" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E275" s="1">
-        <v>41549.0</v>
+        <v>41716.0</v>
       </c>
       <c r="F275" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G275" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="H275" t="s">
-        <v>429</v>
+        <v>532</v>
       </c>
       <c r="I275" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J275" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1">
-        <v>41892.0</v>
+        <v>42062.0</v>
       </c>
       <c r="B276" s="1"/>
       <c r="C276" t="s">
         <v>10</v>
       </c>
       <c r="D276" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="E276" s="1">
-        <v>41484.0</v>
+        <v>41685.0</v>
       </c>
       <c r="F276" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G276" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="H276" t="s">
-        <v>531</v>
+        <v>270</v>
       </c>
       <c r="I276" t="s">
-        <v>35</v>
+        <v>271</v>
       </c>
       <c r="J276" t="s">
-        <v>36</v>
+        <v>272</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1">
-        <v>41892.0</v>
+        <v>42053.0</v>
       </c>
       <c r="B277" s="1"/>
       <c r="C277" t="s">
         <v>10</v>
       </c>
       <c r="D277" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E277" s="1">
-        <v>41484.0</v>
+        <v>41668.0</v>
       </c>
       <c r="F277" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G277" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H277" t="s">
-        <v>144</v>
+        <v>535</v>
       </c>
       <c r="I277" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J277" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1">
-        <v>41845.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>42034.0</v>
+      </c>
+      <c r="B278" s="1"/>
       <c r="C278" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D278" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="E278" s="1">
-        <v>41512.0</v>
+        <v>41653.0</v>
       </c>
       <c r="F278" t="s">
-        <v>220</v>
+        <v>12</v>
       </c>
       <c r="G278" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H278" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="I278" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J278" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1">
-        <v>41773.0</v>
+        <v>42013.0</v>
       </c>
       <c r="B279" s="1"/>
       <c r="C279" t="s">
         <v>10</v>
       </c>
       <c r="D279" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E279" s="1">
-        <v>41391.0</v>
+        <v>41803.0</v>
       </c>
       <c r="F279" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G279" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H279" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="I279" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="J279" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1">
-        <v>41659.0</v>
+        <v>42012.0</v>
       </c>
       <c r="B280" s="1"/>
       <c r="C280" t="s">
         <v>10</v>
       </c>
       <c r="D280" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E280" s="1">
-        <v>41110.0</v>
+        <v>41697.0</v>
       </c>
       <c r="F280" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G280" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H280" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="I280" t="s">
         <v>15</v>
       </c>
       <c r="J280" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1">
-        <v>41626.0</v>
+        <v>42002.0</v>
       </c>
       <c r="B281" s="1"/>
       <c r="C281" t="s">
         <v>10</v>
       </c>
       <c r="D281" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="E281" s="1">
-        <v>41416.0</v>
+        <v>41753.0</v>
       </c>
       <c r="F281" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G281" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H281" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="I281" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="J281" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1">
-        <v>41597.0</v>
+        <v>41996.0</v>
       </c>
       <c r="B282" s="1"/>
       <c r="C282" t="s">
         <v>10</v>
       </c>
       <c r="D282" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E282" s="1">
-        <v>41386.0</v>
+        <v>41620.0</v>
       </c>
       <c r="F282" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G282" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H282" t="s">
-        <v>542</v>
+        <v>278</v>
       </c>
       <c r="I282" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="J282" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1">
-        <v>41590.0</v>
+        <v>41976.0</v>
       </c>
       <c r="B283" s="1"/>
       <c r="C283" t="s">
         <v>10</v>
       </c>
       <c r="D283" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E283" s="1">
-        <v>41337.0</v>
+        <v>41592.0</v>
       </c>
       <c r="F283" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G283" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H283" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="I283" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J283" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1">
-        <v>41491.0</v>
+        <v>41976.0</v>
       </c>
       <c r="B284" s="1"/>
       <c r="C284" t="s">
         <v>10</v>
       </c>
       <c r="D284" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E284" s="1">
-        <v>41239.0</v>
+        <v>41592.0</v>
       </c>
       <c r="F284" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="G284" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="H284" t="s">
         <v>546</v>
       </c>
       <c r="I284" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J284" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1">
-        <v>41491.0</v>
+        <v>41956.0</v>
       </c>
       <c r="B285" s="1"/>
       <c r="C285" t="s">
         <v>10</v>
       </c>
       <c r="D285" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E285" s="1">
-        <v>41239.0</v>
+        <v>41542.0</v>
       </c>
       <c r="F285" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="G285" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H285" t="s">
-        <v>427</v>
+        <v>549</v>
       </c>
       <c r="I285" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J285" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1">
-        <v>41375.0</v>
+        <v>41949.0</v>
       </c>
       <c r="B286" s="1"/>
       <c r="C286" t="s">
         <v>10</v>
       </c>
       <c r="D286" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E286" s="1">
-        <v>40995.0</v>
+        <v>41549.0</v>
       </c>
       <c r="F286" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G286" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H286" t="s">
-        <v>549</v>
+        <v>451</v>
       </c>
       <c r="I286" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J286" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1">
-        <v>41348.0</v>
+        <v>41892.0</v>
       </c>
       <c r="B287" s="1"/>
       <c r="C287" t="s">
         <v>10</v>
       </c>
       <c r="D287" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E287" s="1">
-        <v>40961.0</v>
+        <v>41484.0</v>
       </c>
       <c r="F287" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G287" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H287" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="I287" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J287" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1">
-        <v>41320.0</v>
+        <v>41892.0</v>
       </c>
       <c r="B288" s="1"/>
       <c r="C288" t="s">
         <v>10</v>
       </c>
       <c r="D288" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E288" s="1">
-        <v>40932.0</v>
+        <v>41484.0</v>
       </c>
       <c r="F288" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G288" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H288" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="I288" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J288" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1">
-        <v>41310.0</v>
-[...1 lines deleted...]
-      <c r="B289" s="1"/>
+        <v>41845.0</v>
+      </c>
+      <c r="B289" s="1">
+        <v>45565.0</v>
+      </c>
       <c r="C289" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D289" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E289" s="1">
-        <v>40933.0</v>
+        <v>41512.0</v>
       </c>
       <c r="F289" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G289" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="H289" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="I289" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J289" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="1">
-        <v>41254.0</v>
+        <v>41773.0</v>
       </c>
       <c r="B290" s="1"/>
       <c r="C290" t="s">
         <v>10</v>
       </c>
       <c r="D290" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E290" s="1">
-        <v>41043.0</v>
+        <v>41391.0</v>
       </c>
       <c r="F290" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G290" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H290" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="I290" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="J290" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1">
-        <v>41250.0</v>
+        <v>41659.0</v>
       </c>
       <c r="B291" s="1"/>
       <c r="C291" t="s">
         <v>10</v>
       </c>
       <c r="D291" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E291" s="1">
-        <v>40863.0</v>
+        <v>41110.0</v>
       </c>
       <c r="F291" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G291" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H291" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="I291" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J291" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1">
-        <v>41243.0</v>
+        <v>41626.0</v>
       </c>
       <c r="B292" s="1"/>
       <c r="C292" t="s">
         <v>10</v>
       </c>
       <c r="D292" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E292" s="1">
-        <v>41033.0</v>
+        <v>41416.0</v>
       </c>
       <c r="F292" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G292" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H292" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I292" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J292" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1">
-        <v>41240.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>41597.0</v>
+      </c>
+      <c r="B293" s="1"/>
       <c r="C293" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D293" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E293" s="1">
-        <v>40736.0</v>
+        <v>41386.0</v>
       </c>
       <c r="F293" t="s">
-        <v>220</v>
+        <v>13</v>
       </c>
       <c r="G293" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H293" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="I293" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J293" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1">
-        <v>41139.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>41590.0</v>
+      </c>
+      <c r="B294" s="1"/>
       <c r="C294" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D294" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E294" s="1">
-        <v>40598.0</v>
+        <v>41337.0</v>
       </c>
       <c r="F294" t="s">
-        <v>220</v>
+        <v>13</v>
       </c>
       <c r="G294" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H294" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="I294" t="s">
         <v>15</v>
       </c>
       <c r="J294" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="1">
-        <v>41093.0</v>
+        <v>41491.0</v>
       </c>
       <c r="B295" s="1"/>
       <c r="C295" t="s">
         <v>10</v>
       </c>
       <c r="D295" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E295" s="1">
-        <v>40805.0</v>
+        <v>41239.0</v>
       </c>
       <c r="F295" t="s">
-        <v>176</v>
+        <v>199</v>
       </c>
       <c r="G295" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H295" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="I295" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J295" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="1">
-        <v>41081.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>41491.0</v>
+      </c>
+      <c r="B296" s="1"/>
       <c r="C296" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D296" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E296" s="1">
-        <v>40702.0</v>
+        <v>41239.0</v>
       </c>
       <c r="F296" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G296" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H296" t="s">
-        <v>568</v>
+        <v>449</v>
       </c>
       <c r="I296" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J296" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1">
-        <v>41053.0</v>
+        <v>41375.0</v>
       </c>
       <c r="B297" s="1"/>
       <c r="C297" t="s">
         <v>10</v>
       </c>
       <c r="D297" t="s">
         <v>569</v>
       </c>
       <c r="E297" s="1">
-        <v>40843.0</v>
+        <v>40995.0</v>
       </c>
       <c r="F297" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G297" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H297" t="s">
         <v>570</v>
       </c>
       <c r="I297" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J297" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1">
-        <v>41009.0</v>
+        <v>41348.0</v>
       </c>
       <c r="B298" s="1"/>
       <c r="C298" t="s">
         <v>10</v>
       </c>
       <c r="D298" t="s">
         <v>571</v>
       </c>
       <c r="E298" s="1">
-        <v>40798.0</v>
+        <v>40961.0</v>
       </c>
       <c r="F298" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G298" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H298" t="s">
         <v>572</v>
       </c>
       <c r="I298" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J298" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="1">
-        <v>40885.0</v>
+        <v>41320.0</v>
       </c>
       <c r="B299" s="1"/>
       <c r="C299" t="s">
         <v>10</v>
       </c>
       <c r="D299" t="s">
         <v>573</v>
       </c>
       <c r="E299" s="1">
-        <v>40500.0</v>
+        <v>40932.0</v>
       </c>
       <c r="F299" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G299" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H299" t="s">
-        <v>574</v>
+        <v>197</v>
       </c>
       <c r="I299" t="s">
-        <v>233</v>
+        <v>58</v>
       </c>
       <c r="J299" t="s">
-        <v>234</v>
+        <v>59</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="1">
-        <v>40803.0</v>
+        <v>41310.0</v>
       </c>
       <c r="B300" s="1"/>
       <c r="C300" t="s">
         <v>10</v>
       </c>
       <c r="D300" t="s">
+        <v>574</v>
+      </c>
+      <c r="E300" s="1">
+        <v>40933.0</v>
+      </c>
+      <c r="F300" t="s">
+        <v>12</v>
+      </c>
+      <c r="G300" t="s">
+        <v>22</v>
+      </c>
+      <c r="H300" t="s">
         <v>575</v>
       </c>
-      <c r="E300" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I300" t="s">
-        <v>245</v>
+        <v>15</v>
       </c>
       <c r="J300" t="s">
-        <v>246</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="1">
-        <v>40689.0</v>
+        <v>41254.0</v>
       </c>
       <c r="B301" s="1"/>
       <c r="C301" t="s">
         <v>10</v>
       </c>
       <c r="D301" t="s">
         <v>576</v>
       </c>
       <c r="E301" s="1">
-        <v>40295.0</v>
+        <v>41043.0</v>
       </c>
       <c r="F301" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G301" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H301" t="s">
         <v>577</v>
       </c>
       <c r="I301" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J301" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="1">
-        <v>40677.0</v>
+        <v>41250.0</v>
       </c>
       <c r="B302" s="1"/>
       <c r="C302" t="s">
         <v>10</v>
       </c>
       <c r="D302" t="s">
         <v>578</v>
       </c>
       <c r="E302" s="1">
-        <v>40285.0</v>
+        <v>40863.0</v>
       </c>
       <c r="F302" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G302" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H302" t="s">
         <v>579</v>
       </c>
       <c r="I302" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="J302" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="1">
-        <v>40661.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>41243.0</v>
+      </c>
+      <c r="B303" s="1"/>
       <c r="C303" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D303" t="s">
         <v>580</v>
       </c>
       <c r="E303" s="1">
-        <v>40269.0</v>
+        <v>41033.0</v>
       </c>
       <c r="F303" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G303" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H303" t="s">
         <v>581</v>
       </c>
       <c r="I303" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J303" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="1">
-        <v>40652.0</v>
-[...1 lines deleted...]
-      <c r="B304" s="1"/>
+        <v>41240.0</v>
+      </c>
+      <c r="B304" s="1">
+        <v>45260.0</v>
+      </c>
       <c r="C304" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D304" t="s">
         <v>582</v>
       </c>
       <c r="E304" s="1">
-        <v>40441.0</v>
+        <v>40736.0</v>
       </c>
       <c r="F304" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="G304" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H304" t="s">
         <v>583</v>
       </c>
       <c r="I304" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J304" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1">
-        <v>40499.0</v>
-[...1 lines deleted...]
-      <c r="B305" s="1"/>
+        <v>41139.0</v>
+      </c>
+      <c r="B305" s="1">
+        <v>44791.0</v>
+      </c>
       <c r="C305" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D305" t="s">
         <v>584</v>
       </c>
       <c r="E305" s="1">
-        <v>40106.0</v>
+        <v>40598.0</v>
       </c>
       <c r="F305" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G305" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="H305" t="s">
         <v>585</v>
       </c>
       <c r="I305" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="J305" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="1">
-        <v>40499.0</v>
+        <v>41093.0</v>
       </c>
       <c r="B306" s="1"/>
       <c r="C306" t="s">
         <v>10</v>
       </c>
       <c r="D306" t="s">
         <v>586</v>
       </c>
       <c r="E306" s="1">
-        <v>40106.0</v>
+        <v>40805.0</v>
       </c>
       <c r="F306" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G306" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H306" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="I306" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="J306" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1">
-        <v>40492.0</v>
-[...1 lines deleted...]
-      <c r="B307" s="1"/>
+        <v>41081.0</v>
+      </c>
+      <c r="B307" s="1">
+        <v>44946.0</v>
+      </c>
       <c r="C307" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D307" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E307" s="1">
-        <v>40101.0</v>
+        <v>40702.0</v>
       </c>
       <c r="F307" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G307" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H307" t="s">
-        <v>192</v>
+        <v>589</v>
       </c>
       <c r="I307" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J307" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1">
-        <v>40479.0</v>
+        <v>41053.0</v>
       </c>
       <c r="B308" s="1"/>
       <c r="C308" t="s">
         <v>10</v>
       </c>
       <c r="D308" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E308" s="1">
-        <v>39988.0</v>
+        <v>40843.0</v>
       </c>
       <c r="F308" t="s">
-        <v>176</v>
+        <v>13</v>
       </c>
       <c r="G308" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H308" t="s">
-        <v>431</v>
+        <v>591</v>
       </c>
       <c r="I308" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J308" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1">
-        <v>40442.0</v>
+        <v>41009.0</v>
       </c>
       <c r="B309" s="1"/>
       <c r="C309" t="s">
         <v>10</v>
       </c>
       <c r="D309" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E309" s="1">
-        <v>40050.0</v>
+        <v>40798.0</v>
       </c>
       <c r="F309" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G309" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H309" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="I309" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="J309" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1">
-        <v>40422.0</v>
+        <v>40885.0</v>
       </c>
       <c r="B310" s="1"/>
       <c r="C310" t="s">
         <v>10</v>
       </c>
       <c r="D310" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E310" s="1">
-        <v>40031.0</v>
+        <v>40500.0</v>
       </c>
       <c r="F310" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G310" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H310" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="I310" t="s">
-        <v>307</v>
+        <v>255</v>
       </c>
       <c r="J310" t="s">
-        <v>308</v>
+        <v>256</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="1">
-        <v>40412.0</v>
+        <v>40803.0</v>
       </c>
       <c r="B311" s="1"/>
       <c r="C311" t="s">
         <v>10</v>
       </c>
       <c r="D311" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="E311" s="1">
-        <v>40051.0</v>
+        <v>40420.0</v>
       </c>
       <c r="F311" t="s">
-        <v>386</v>
+        <v>24</v>
       </c>
       <c r="G311" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="H311" t="s">
-        <v>594</v>
+        <v>266</v>
       </c>
       <c r="I311" t="s">
-        <v>15</v>
+        <v>267</v>
       </c>
       <c r="J311" t="s">
-        <v>16</v>
+        <v>268</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1">
-        <v>40382.0</v>
+        <v>40689.0</v>
       </c>
       <c r="B312" s="1"/>
       <c r="C312" t="s">
         <v>10</v>
       </c>
       <c r="D312" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="E312" s="1">
-        <v>39989.0</v>
+        <v>40295.0</v>
       </c>
       <c r="F312" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G312" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H312" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="I312" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J312" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1">
-        <v>40381.0</v>
+        <v>40677.0</v>
       </c>
       <c r="B313" s="1"/>
       <c r="C313" t="s">
         <v>10</v>
       </c>
       <c r="D313" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E313" s="1">
-        <v>40109.0</v>
+        <v>40285.0</v>
       </c>
       <c r="F313" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G313" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H313" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="I313" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="J313" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="1">
-        <v>40366.0</v>
-[...1 lines deleted...]
-      <c r="B314" s="1"/>
+        <v>40661.0</v>
+      </c>
+      <c r="B314" s="1">
+        <v>44740.0</v>
+      </c>
       <c r="C314" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D314" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="E314" s="1">
-        <v>39987.0</v>
+        <v>40269.0</v>
       </c>
       <c r="F314" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G314" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H314" t="s">
-        <v>236</v>
+        <v>602</v>
       </c>
       <c r="I314" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J314" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="1">
-        <v>40302.0</v>
+        <v>40652.0</v>
       </c>
       <c r="B315" s="1"/>
       <c r="C315" t="s">
         <v>10</v>
       </c>
       <c r="D315" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E315" s="1">
-        <v>39930.0</v>
+        <v>40441.0</v>
       </c>
       <c r="F315" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G315" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H315" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="I315" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J315" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="1">
-        <v>40260.0</v>
+        <v>40499.0</v>
       </c>
       <c r="B316" s="1"/>
       <c r="C316" t="s">
         <v>10</v>
       </c>
       <c r="D316" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="E316" s="1">
-        <v>40049.0</v>
+        <v>40106.0</v>
       </c>
       <c r="F316" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G316" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="H316" t="s">
-        <v>531</v>
+        <v>606</v>
       </c>
       <c r="I316" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="J316" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1">
-        <v>40198.0</v>
+        <v>40499.0</v>
       </c>
       <c r="B317" s="1"/>
       <c r="C317" t="s">
         <v>10</v>
       </c>
       <c r="D317" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="E317" s="1">
-        <v>39938.0</v>
+        <v>40106.0</v>
       </c>
       <c r="F317" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G317" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H317" t="s">
-        <v>144</v>
+        <v>606</v>
       </c>
       <c r="I317" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="J317" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="1">
-        <v>40158.0</v>
+        <v>40492.0</v>
       </c>
       <c r="B318" s="1"/>
       <c r="C318" t="s">
         <v>10</v>
       </c>
       <c r="D318" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="E318" s="1">
-        <v>39776.0</v>
+        <v>40101.0</v>
       </c>
       <c r="F318" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G318" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H318" t="s">
-        <v>605</v>
+        <v>215</v>
       </c>
       <c r="I318" t="s">
         <v>15</v>
       </c>
       <c r="J318" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1">
-        <v>40070.0</v>
+        <v>40479.0</v>
       </c>
       <c r="B319" s="1"/>
       <c r="C319" t="s">
         <v>10</v>
       </c>
       <c r="D319" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="E319" s="1">
-        <v>39686.0</v>
+        <v>39988.0</v>
       </c>
       <c r="F319" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G319" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H319" t="s">
-        <v>607</v>
+        <v>453</v>
       </c>
       <c r="I319" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J319" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="1">
-        <v>40004.0</v>
+        <v>40442.0</v>
       </c>
       <c r="B320" s="1"/>
       <c r="C320" t="s">
         <v>10</v>
       </c>
       <c r="D320" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E320" s="1">
-        <v>39612.0</v>
+        <v>40050.0</v>
       </c>
       <c r="F320" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G320" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H320" t="s">
-        <v>252</v>
+        <v>611</v>
       </c>
       <c r="I320" t="s">
-        <v>253</v>
+        <v>69</v>
       </c>
       <c r="J320" t="s">
-        <v>254</v>
+        <v>70</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="1">
-        <v>39962.0</v>
+        <v>40422.0</v>
       </c>
       <c r="B321" s="1"/>
       <c r="C321" t="s">
         <v>10</v>
       </c>
       <c r="D321" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="E321" s="1">
-        <v>39580.0</v>
+        <v>40031.0</v>
       </c>
       <c r="F321" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G321" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H321" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="I321" t="s">
-        <v>15</v>
+        <v>329</v>
       </c>
       <c r="J321" t="s">
-        <v>16</v>
+        <v>330</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="1">
-        <v>39894.0</v>
+        <v>40412.0</v>
       </c>
       <c r="B322" s="1"/>
       <c r="C322" t="s">
         <v>10</v>
       </c>
       <c r="D322" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="E322" s="1">
-        <v>39484.0</v>
+        <v>40051.0</v>
       </c>
       <c r="F322" t="s">
-        <v>124</v>
+        <v>408</v>
       </c>
       <c r="G322" t="s">
         <v>12</v>
       </c>
       <c r="H322" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="I322" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="J322" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="1">
-        <v>39891.0</v>
+        <v>40382.0</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" t="s">
         <v>10</v>
       </c>
       <c r="D323" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="E323" s="1">
-        <v>39503.0</v>
+        <v>39989.0</v>
       </c>
       <c r="F323" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G323" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H323" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="I323" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J323" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="1">
-        <v>39889.0</v>
+        <v>40381.0</v>
       </c>
       <c r="B324" s="1"/>
       <c r="C324" t="s">
         <v>10</v>
       </c>
       <c r="D324" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="E324" s="1">
-        <v>39678.0</v>
+        <v>40109.0</v>
       </c>
       <c r="F324" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G324" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H324" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="I324" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J324" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="1">
-        <v>39836.0</v>
+        <v>40366.0</v>
       </c>
       <c r="B325" s="1"/>
       <c r="C325" t="s">
         <v>10</v>
       </c>
       <c r="D325" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="E325" s="1">
-        <v>39567.0</v>
+        <v>39987.0</v>
       </c>
       <c r="F325" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G325" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H325" t="s">
-        <v>618</v>
+        <v>258</v>
       </c>
       <c r="I325" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J325" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="1">
-        <v>39793.0</v>
+        <v>40302.0</v>
       </c>
       <c r="B326" s="1"/>
       <c r="C326" t="s">
         <v>10</v>
       </c>
       <c r="D326" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E326" s="1">
-        <v>39583.0</v>
+        <v>39930.0</v>
       </c>
       <c r="F326" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G326" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H326" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="I326" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J326" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="1">
-        <v>39776.0</v>
+        <v>40260.0</v>
       </c>
       <c r="B327" s="1"/>
       <c r="C327" t="s">
         <v>10</v>
       </c>
       <c r="D327" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="E327" s="1">
-        <v>39388.0</v>
+        <v>40049.0</v>
       </c>
       <c r="F327" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G327" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H327" t="s">
-        <v>622</v>
+        <v>552</v>
       </c>
       <c r="I327" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="J327" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="1">
-        <v>39708.0</v>
+        <v>40198.0</v>
       </c>
       <c r="B328" s="1"/>
       <c r="C328" t="s">
         <v>10</v>
       </c>
       <c r="D328" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E328" s="1">
-        <v>39373.0</v>
+        <v>39938.0</v>
       </c>
       <c r="F328" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G328" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H328" t="s">
-        <v>624</v>
+        <v>167</v>
       </c>
       <c r="I328" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J328" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="1">
-        <v>39687.0</v>
+        <v>40158.0</v>
       </c>
       <c r="B329" s="1"/>
       <c r="C329" t="s">
         <v>10</v>
       </c>
       <c r="D329" t="s">
         <v>625</v>
       </c>
       <c r="E329" s="1">
-        <v>39421.0</v>
+        <v>39776.0</v>
       </c>
       <c r="F329" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G329" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H329" t="s">
-        <v>140</v>
+        <v>626</v>
       </c>
       <c r="I329" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J329" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="1">
-        <v>39680.0</v>
+        <v>40070.0</v>
       </c>
       <c r="B330" s="1"/>
       <c r="C330" t="s">
         <v>10</v>
       </c>
       <c r="D330" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E330" s="1">
-        <v>39470.0</v>
+        <v>39686.0</v>
       </c>
       <c r="F330" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G330" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H330" t="s">
-        <v>556</v>
+        <v>628</v>
       </c>
       <c r="I330" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J330" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="1">
-        <v>39667.0</v>
+        <v>40004.0</v>
       </c>
       <c r="B331" s="1"/>
       <c r="C331" t="s">
         <v>10</v>
       </c>
       <c r="D331" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="E331" s="1">
-        <v>39288.0</v>
+        <v>39612.0</v>
       </c>
       <c r="F331" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G331" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H331" t="s">
-        <v>352</v>
+        <v>274</v>
       </c>
       <c r="I331" t="s">
-        <v>52</v>
+        <v>275</v>
       </c>
       <c r="J331" t="s">
-        <v>53</v>
+        <v>276</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="1">
-        <v>39665.0</v>
+        <v>39962.0</v>
       </c>
       <c r="B332" s="1"/>
       <c r="C332" t="s">
         <v>10</v>
       </c>
       <c r="D332" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E332" s="1">
-        <v>39287.0</v>
+        <v>39580.0</v>
       </c>
       <c r="F332" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G332" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H332" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="I332" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J332" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" s="1">
-        <v>39651.0</v>
+        <v>39894.0</v>
       </c>
       <c r="B333" s="1"/>
       <c r="C333" t="s">
         <v>10</v>
       </c>
       <c r="D333" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E333" s="1">
-        <v>39268.0</v>
+        <v>39484.0</v>
       </c>
       <c r="F333" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G333" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H333" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="I333" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J333" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" s="1">
-        <v>39517.0</v>
+        <v>39891.0</v>
       </c>
       <c r="B334" s="1"/>
       <c r="C334" t="s">
         <v>10</v>
       </c>
       <c r="D334" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="E334" s="1">
-        <v>39307.0</v>
+        <v>39503.0</v>
       </c>
       <c r="F334" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G334" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H334" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="I334" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J334" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="1">
-        <v>39132.0</v>
+        <v>39889.0</v>
       </c>
       <c r="B335" s="1"/>
       <c r="C335" t="s">
         <v>10</v>
       </c>
       <c r="D335" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="E335" s="1">
-        <v>38876.0</v>
+        <v>39678.0</v>
       </c>
       <c r="F335" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G335" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H335" t="s">
-        <v>399</v>
+        <v>637</v>
       </c>
       <c r="I335" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J335" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" s="1">
-        <v>38988.0</v>
+        <v>39836.0</v>
       </c>
       <c r="B336" s="1"/>
       <c r="C336" t="s">
         <v>10</v>
       </c>
       <c r="D336" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="E336" s="1">
-        <v>38632.0</v>
+        <v>39567.0</v>
       </c>
       <c r="F336" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G336" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H336" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="I336" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="J336" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="1">
-        <v>38359.0</v>
+        <v>39793.0</v>
       </c>
       <c r="B337" s="1"/>
       <c r="C337" t="s">
         <v>10</v>
       </c>
       <c r="D337" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="E337" s="1">
-        <v>38105.0</v>
+        <v>39583.0</v>
       </c>
       <c r="F337" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G337" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H337" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="I337" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J337" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" s="1">
-        <v>38350.0</v>
+        <v>39776.0</v>
       </c>
       <c r="B338" s="1"/>
       <c r="C338" t="s">
         <v>10</v>
       </c>
       <c r="D338" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="E338" s="1">
-        <v>37974.0</v>
+        <v>39388.0</v>
       </c>
       <c r="F338" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G338" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H338" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="I338" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="J338" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="1">
-        <v>38248.0</v>
+        <v>39708.0</v>
       </c>
       <c r="B339" s="1"/>
       <c r="C339" t="s">
         <v>10</v>
       </c>
       <c r="D339" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="E339" s="1">
-        <v>37854.0</v>
+        <v>39373.0</v>
       </c>
       <c r="F339" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G339" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H339" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="I339" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="J339" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="1">
-        <v>38021.0</v>
+        <v>39687.0</v>
       </c>
       <c r="B340" s="1"/>
       <c r="C340" t="s">
         <v>10</v>
       </c>
       <c r="D340" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="E340" s="1">
-        <v>37679.0</v>
+        <v>39421.0</v>
       </c>
       <c r="F340" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G340" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H340" t="s">
-        <v>236</v>
+        <v>163</v>
       </c>
       <c r="I340" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J340" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="1">
-        <v>37551.0</v>
+        <v>39680.0</v>
       </c>
       <c r="B341" s="1"/>
       <c r="C341" t="s">
         <v>10</v>
       </c>
       <c r="D341" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="E341" s="1">
-        <v>37165.0</v>
+        <v>39470.0</v>
       </c>
       <c r="F341" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G341" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="H341" t="s">
-        <v>520</v>
+        <v>577</v>
       </c>
       <c r="I341" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J341" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" s="1">
-        <v>37392.0</v>
+        <v>39667.0</v>
       </c>
       <c r="B342" s="1"/>
       <c r="C342" t="s">
         <v>10</v>
       </c>
       <c r="D342" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="E342" s="1">
-        <v>37055.0</v>
+        <v>39288.0</v>
       </c>
       <c r="F342" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G342" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H342" t="s">
-        <v>646</v>
+        <v>374</v>
       </c>
       <c r="I342" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="J342" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="1">
-        <v>37228.0</v>
+        <v>39665.0</v>
       </c>
       <c r="B343" s="1"/>
       <c r="C343" t="s">
         <v>10</v>
       </c>
       <c r="D343" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E343" s="1">
-        <v>36872.0</v>
+        <v>39287.0</v>
       </c>
       <c r="F343" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G343" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H343" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="I343" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J343" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="1">
-        <v>37228.0</v>
+        <v>39651.0</v>
       </c>
       <c r="B344" s="1"/>
       <c r="C344" t="s">
         <v>10</v>
       </c>
       <c r="D344" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="E344" s="1">
-        <v>36872.0</v>
+        <v>39268.0</v>
       </c>
       <c r="F344" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G344" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="H344" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="I344" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J344" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" s="1">
-        <v>37167.0</v>
+        <v>39517.0</v>
       </c>
       <c r="B345" s="1"/>
       <c r="C345" t="s">
         <v>10</v>
       </c>
       <c r="D345" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E345" s="1">
-        <v>36872.0</v>
+        <v>39307.0</v>
       </c>
       <c r="F345" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G345" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H345" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="I345" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J345" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" s="1">
-        <v>37120.0</v>
+        <v>39132.0</v>
       </c>
       <c r="B346" s="1"/>
       <c r="C346" t="s">
         <v>10</v>
       </c>
       <c r="D346" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="E346" s="1">
-        <v>36910.0</v>
+        <v>38876.0</v>
       </c>
       <c r="F346" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G346" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H346" t="s">
-        <v>653</v>
+        <v>421</v>
       </c>
       <c r="I346" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J346" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" s="1">
-        <v>36860.0</v>
+        <v>38988.0</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" t="s">
         <v>10</v>
       </c>
       <c r="D347" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E347" s="1">
-        <v>36470.0</v>
+        <v>38632.0</v>
       </c>
       <c r="F347" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G347" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="H347" t="s">
-        <v>269</v>
+        <v>657</v>
       </c>
       <c r="I347" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="J347" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" s="1">
-        <v>36566.0</v>
+        <v>38359.0</v>
       </c>
       <c r="B348" s="1"/>
       <c r="C348" t="s">
         <v>10</v>
       </c>
       <c r="D348" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="E348" s="1">
-        <v>36235.0</v>
+        <v>38105.0</v>
       </c>
       <c r="F348" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G348" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H348" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="I348" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J348" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" s="1">
-        <v>36566.0</v>
+        <v>38350.0</v>
       </c>
       <c r="B349" s="1"/>
       <c r="C349" t="s">
         <v>10</v>
       </c>
       <c r="D349" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="E349" s="1">
-        <v>36235.0</v>
+        <v>37974.0</v>
       </c>
       <c r="F349" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G349" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="H349" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="I349" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J349" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="1">
-        <v>36566.0</v>
+        <v>38248.0</v>
       </c>
       <c r="B350" s="1"/>
       <c r="C350" t="s">
         <v>10</v>
       </c>
       <c r="D350" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="E350" s="1">
-        <v>36235.0</v>
+        <v>37854.0</v>
       </c>
       <c r="F350" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G350" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H350" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="I350" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J350" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="1">
-        <v>36319.0</v>
+        <v>38021.0</v>
       </c>
       <c r="B351" s="1"/>
       <c r="C351" t="s">
         <v>10</v>
       </c>
       <c r="D351" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="E351" s="1">
-        <v>35989.0</v>
+        <v>37679.0</v>
       </c>
       <c r="F351" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G351" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H351" t="s">
-        <v>662</v>
+        <v>258</v>
       </c>
       <c r="I351" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J351" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" s="1">
-        <v>36291.0</v>
+        <v>37551.0</v>
       </c>
       <c r="B352" s="1"/>
       <c r="C352" t="s">
         <v>10</v>
       </c>
       <c r="D352" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E352" s="1">
-        <v>35913.0</v>
+        <v>37165.0</v>
       </c>
       <c r="F352" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G352" t="s">
-        <v>664</v>
+        <v>20</v>
       </c>
       <c r="H352" t="s">
-        <v>665</v>
+        <v>541</v>
       </c>
       <c r="I352" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J352" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" s="1">
-        <v>35270.0</v>
+        <v>37392.0</v>
       </c>
       <c r="B353" s="1"/>
       <c r="C353" t="s">
         <v>10</v>
       </c>
       <c r="D353" t="s">
         <v>666</v>
       </c>
       <c r="E353" s="1">
-        <v>34858.0</v>
+        <v>37055.0</v>
       </c>
       <c r="F353" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G353" t="s">
-        <v>240</v>
+        <v>49</v>
       </c>
       <c r="H353" t="s">
         <v>667</v>
       </c>
       <c r="I353" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="J353" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" s="1">
-        <v>35270.0</v>
+        <v>37228.0</v>
       </c>
       <c r="B354" s="1"/>
       <c r="C354" t="s">
         <v>10</v>
       </c>
       <c r="D354" t="s">
         <v>668</v>
       </c>
       <c r="E354" s="1">
-        <v>34858.0</v>
+        <v>36872.0</v>
       </c>
       <c r="F354" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G354" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="H354" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="I354" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="J354" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="1">
-        <v>35009.0</v>
+        <v>37228.0</v>
       </c>
       <c r="B355" s="1"/>
       <c r="C355" t="s">
         <v>10</v>
       </c>
       <c r="D355" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E355" s="1">
-        <v>34775.0</v>
+        <v>36872.0</v>
       </c>
       <c r="F355" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G355" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="H355" t="s">
-        <v>275</v>
+        <v>671</v>
       </c>
       <c r="I355" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="J355" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" s="1">
-        <v>34030.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>37167.0</v>
+      </c>
+      <c r="B356" s="1"/>
       <c r="C356" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D356" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E356" s="1">
-        <v>33758.0</v>
+        <v>36872.0</v>
       </c>
       <c r="F356" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G356" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="H356" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="I356" t="s">
         <v>15</v>
       </c>
       <c r="J356" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" s="1">
-        <v>31692.0</v>
+        <v>37120.0</v>
       </c>
       <c r="B357" s="1"/>
       <c r="C357" t="s">
         <v>10</v>
       </c>
       <c r="D357" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E357" s="1">
-        <v>31603.0</v>
+        <v>36910.0</v>
       </c>
       <c r="F357" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G357" t="s">
-        <v>673</v>
+        <v>49</v>
       </c>
       <c r="H357" t="s">
         <v>674</v>
       </c>
       <c r="I357" t="s">
-        <v>245</v>
+        <v>15</v>
       </c>
       <c r="J357" t="s">
-        <v>246</v>
+        <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="1">
-        <v>31547.0</v>
+        <v>36860.0</v>
       </c>
       <c r="B358" s="1"/>
       <c r="C358" t="s">
         <v>10</v>
       </c>
       <c r="D358" t="s">
         <v>675</v>
       </c>
       <c r="E358" s="1">
-        <v>31208.0</v>
+        <v>36470.0</v>
       </c>
       <c r="F358" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G358" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="H358" t="s">
-        <v>676</v>
+        <v>291</v>
       </c>
       <c r="I358" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J358" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="1">
-        <v>31482.0</v>
+        <v>36566.0</v>
       </c>
       <c r="B359" s="1"/>
       <c r="C359" t="s">
         <v>10</v>
       </c>
       <c r="D359" t="s">
+        <v>676</v>
+      </c>
+      <c r="E359" s="1">
+        <v>36235.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>12</v>
+      </c>
+      <c r="G359" t="s">
+        <v>49</v>
+      </c>
+      <c r="H359" t="s">
         <v>677</v>
       </c>
-      <c r="E359" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="I359" t="s">
-        <v>245</v>
+        <v>15</v>
       </c>
       <c r="J359" t="s">
-        <v>246</v>
+        <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="1">
-        <v>31422.0</v>
+        <v>36566.0</v>
       </c>
       <c r="B360" s="1"/>
       <c r="C360" t="s">
         <v>10</v>
       </c>
       <c r="D360" t="s">
+        <v>678</v>
+      </c>
+      <c r="E360" s="1">
+        <v>36235.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>12</v>
+      </c>
+      <c r="G360" t="s">
+        <v>152</v>
+      </c>
+      <c r="H360" t="s">
         <v>679</v>
       </c>
-      <c r="E360" s="1">
+      <c r="I360" t="s">
+        <v>15</v>
+      </c>
+      <c r="J360" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="1">
+        <v>36566.0</v>
+      </c>
+      <c r="B361" s="1"/>
+      <c r="C361" t="s">
+        <v>10</v>
+      </c>
+      <c r="D361" t="s">
+        <v>680</v>
+      </c>
+      <c r="E361" s="1">
+        <v>36235.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>12</v>
+      </c>
+      <c r="G361" t="s">
+        <v>80</v>
+      </c>
+      <c r="H361" t="s">
+        <v>681</v>
+      </c>
+      <c r="I361" t="s">
+        <v>15</v>
+      </c>
+      <c r="J361" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="1">
+        <v>36319.0</v>
+      </c>
+      <c r="B362" s="1"/>
+      <c r="C362" t="s">
+        <v>10</v>
+      </c>
+      <c r="D362" t="s">
+        <v>682</v>
+      </c>
+      <c r="E362" s="1">
+        <v>35989.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>12</v>
+      </c>
+      <c r="G362" t="s">
+        <v>80</v>
+      </c>
+      <c r="H362" t="s">
+        <v>683</v>
+      </c>
+      <c r="I362" t="s">
+        <v>15</v>
+      </c>
+      <c r="J362" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="1">
+        <v>36291.0</v>
+      </c>
+      <c r="B363" s="1"/>
+      <c r="C363" t="s">
+        <v>10</v>
+      </c>
+      <c r="D363" t="s">
+        <v>684</v>
+      </c>
+      <c r="E363" s="1">
+        <v>35913.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>12</v>
+      </c>
+      <c r="G363" t="s">
+        <v>685</v>
+      </c>
+      <c r="H363" t="s">
+        <v>686</v>
+      </c>
+      <c r="I363" t="s">
+        <v>15</v>
+      </c>
+      <c r="J363" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="1">
+        <v>35270.0</v>
+      </c>
+      <c r="B364" s="1"/>
+      <c r="C364" t="s">
+        <v>10</v>
+      </c>
+      <c r="D364" t="s">
+        <v>687</v>
+      </c>
+      <c r="E364" s="1">
+        <v>34858.0</v>
+      </c>
+      <c r="F364" t="s">
+        <v>12</v>
+      </c>
+      <c r="G364" t="s">
+        <v>262</v>
+      </c>
+      <c r="H364" t="s">
+        <v>688</v>
+      </c>
+      <c r="I364" t="s">
+        <v>116</v>
+      </c>
+      <c r="J364" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="1">
+        <v>35270.0</v>
+      </c>
+      <c r="B365" s="1"/>
+      <c r="C365" t="s">
+        <v>10</v>
+      </c>
+      <c r="D365" t="s">
+        <v>689</v>
+      </c>
+      <c r="E365" s="1">
+        <v>34858.0</v>
+      </c>
+      <c r="F365" t="s">
+        <v>12</v>
+      </c>
+      <c r="G365" t="s">
+        <v>39</v>
+      </c>
+      <c r="H365" t="s">
+        <v>688</v>
+      </c>
+      <c r="I365" t="s">
+        <v>116</v>
+      </c>
+      <c r="J365" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="1">
+        <v>35009.0</v>
+      </c>
+      <c r="B366" s="1"/>
+      <c r="C366" t="s">
+        <v>10</v>
+      </c>
+      <c r="D366" t="s">
+        <v>690</v>
+      </c>
+      <c r="E366" s="1">
+        <v>34775.0</v>
+      </c>
+      <c r="F366" t="s">
+        <v>13</v>
+      </c>
+      <c r="G366" t="s">
+        <v>72</v>
+      </c>
+      <c r="H366" t="s">
+        <v>297</v>
+      </c>
+      <c r="I366" t="s">
+        <v>116</v>
+      </c>
+      <c r="J366" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="1">
+        <v>34030.0</v>
+      </c>
+      <c r="B367" s="1">
+        <v>44726.0</v>
+      </c>
+      <c r="C367" t="s">
+        <v>159</v>
+      </c>
+      <c r="D367" t="s">
+        <v>691</v>
+      </c>
+      <c r="E367" s="1">
+        <v>33758.0</v>
+      </c>
+      <c r="F367" t="s">
+        <v>12</v>
+      </c>
+      <c r="G367" t="s">
+        <v>49</v>
+      </c>
+      <c r="H367" t="s">
+        <v>692</v>
+      </c>
+      <c r="I367" t="s">
+        <v>30</v>
+      </c>
+      <c r="J367" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="1">
+        <v>31692.0</v>
+      </c>
+      <c r="B368" s="1"/>
+      <c r="C368" t="s">
+        <v>10</v>
+      </c>
+      <c r="D368" t="s">
+        <v>693</v>
+      </c>
+      <c r="E368" s="1">
+        <v>31603.0</v>
+      </c>
+      <c r="F368" t="s">
+        <v>12</v>
+      </c>
+      <c r="G368" t="s">
+        <v>694</v>
+      </c>
+      <c r="H368" t="s">
+        <v>695</v>
+      </c>
+      <c r="I368" t="s">
+        <v>267</v>
+      </c>
+      <c r="J368" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="1">
+        <v>31547.0</v>
+      </c>
+      <c r="B369" s="1"/>
+      <c r="C369" t="s">
+        <v>10</v>
+      </c>
+      <c r="D369" t="s">
+        <v>696</v>
+      </c>
+      <c r="E369" s="1">
+        <v>31208.0</v>
+      </c>
+      <c r="F369" t="s">
+        <v>12</v>
+      </c>
+      <c r="G369" t="s">
+        <v>20</v>
+      </c>
+      <c r="H369" t="s">
+        <v>697</v>
+      </c>
+      <c r="I369" t="s">
+        <v>15</v>
+      </c>
+      <c r="J369" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="1">
+        <v>31482.0</v>
+      </c>
+      <c r="B370" s="1"/>
+      <c r="C370" t="s">
+        <v>10</v>
+      </c>
+      <c r="D370" t="s">
+        <v>698</v>
+      </c>
+      <c r="E370" s="1">
+        <v>31343.0</v>
+      </c>
+      <c r="F370" t="s">
+        <v>12</v>
+      </c>
+      <c r="G370" t="s">
+        <v>694</v>
+      </c>
+      <c r="H370" t="s">
+        <v>699</v>
+      </c>
+      <c r="I370" t="s">
+        <v>267</v>
+      </c>
+      <c r="J370" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="1">
+        <v>31422.0</v>
+      </c>
+      <c r="B371" s="1"/>
+      <c r="C371" t="s">
+        <v>10</v>
+      </c>
+      <c r="D371" t="s">
+        <v>700</v>
+      </c>
+      <c r="E371" s="1">
         <v>31268.0</v>
       </c>
-      <c r="F360" t="s">
-[...12 lines deleted...]
-        <v>36</v>
+      <c r="F371" t="s">
+        <v>12</v>
+      </c>
+      <c r="G371" t="s">
+        <v>39</v>
+      </c>
+      <c r="H371" t="s">
+        <v>701</v>
+      </c>
+      <c r="I371" t="s">
+        <v>15</v>
+      </c>
+      <c r="J371" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">