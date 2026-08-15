--- v2 (2026-06-11)
+++ v3 (2026-08-15)
@@ -6651,53 +6651,55 @@
         <v>293</v>
       </c>
       <c r="E138" s="1">
         <v>44197.0</v>
       </c>
       <c r="F138" t="s">
         <v>89</v>
       </c>
       <c r="G138" t="s">
         <v>294</v>
       </c>
       <c r="H138" t="s">
         <v>295</v>
       </c>
       <c r="I138" t="s">
         <v>69</v>
       </c>
       <c r="J138" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
         <v>44197.0</v>
       </c>
-      <c r="B139" s="1"/>
+      <c r="B139" s="1">
+        <v>44414.0</v>
+      </c>
       <c r="C139" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D139" t="s">
         <v>296</v>
       </c>
       <c r="E139" s="1">
         <v>44197.0</v>
       </c>
       <c r="F139" t="s">
         <v>13</v>
       </c>
       <c r="G139" t="s">
         <v>89</v>
       </c>
       <c r="H139" t="s">
         <v>297</v>
       </c>
       <c r="I139" t="s">
         <v>116</v>
       </c>
       <c r="J139" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">